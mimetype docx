--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Geography in Spatial Analysis and Geomatics at Aix-Marseille University, CNRS UMR7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My area of research concerns the analysis of the processes of urbanization and territorial development in the context of globalization, climate changes, and adaption in the post-soviet territories: South-Est Baltic, Siberia, The Arctic, and the Sub-Arctic regions, including the coastal zones. I am working also in Africa (Niger, Chad Lake...), before in India. Geographic Analysis is based on the development and implementation of Earth Observation remote sensing monitoring systems and geo-simulations: multispectral, hyperspectral imagery, artificial intelligence, massive data image processing, multi-temporal geographic knowledge systems, GIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21- ) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013- ) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023- ) Director of research (tenure track) (0.20), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (B.K.C.) (Very high specialist) (0.25) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University, Yakutia, RF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(UMR 8557 CAMS/EHESS: 1995-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS; Observatoire Midi-Pyrénées, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Geography in Spatial Analysis and Geomatics at Aix-Marseille University, CNRS UMR7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My area of research concerns the analysis of the processes of urbanization and territorial development in the context of globalization, climate changes, and adaption in the post-soviet territories: South-Est Baltic, Siberia, The Arctic, and the Sub-Arctic regions, including the coastal zones. I am working also in Africa (Niger, Chad Lake...), before in India. Geographic Analysis is based on the development and implementation of Earth Observation remote sensing monitoring systems and geo-simulations: multispectral, hyperspectral imagery, artificial intelligence, massive data image processing, multi-temporal geographic knowledge systems, GIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21- ) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013- ) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023- ) Director of research (tenure track) (0.20), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (B.K.C.) (Very high specialist) (0.25) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University, Yakutia, RF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(UMR 8557 CAMS/EHESS: 1995-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS UMR 5566; Observatoire Midi-Pyrénées; CNRE; IOGA, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F8BA278"/>
+    <w:nsid w:val="409E7100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DCFA110"/>
+    <w:nsid w:val="4A3DFAF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58D37259"/>
+    <w:nsid w:val="48434257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A192965"/>
+    <w:nsid w:val="26013CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DF4E4A67"/>
+    <w:nsid w:val="A8733E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E223EE1"/>
+    <w:nsid w:val="A75DCED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="39396126"/>
+    <w:nsid w:val="9690EB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FC43B801"/>
+    <w:nsid w:val="3963319C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7A4937AA"/>
+    <w:nsid w:val="A7507C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EF6B8DCB"/>
+    <w:nsid w:val="726890EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="03C99C1D"/>
+    <w:nsid w:val="88181140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="080BC023"/>
+    <w:nsid w:val="EE52AD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>