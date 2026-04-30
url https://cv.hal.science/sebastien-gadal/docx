--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Geography in Spatial Analysis and Geomatics at Aix-Marseille University, CNRS UMR7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My area of research concerns the analysis of the processes of urbanization and territorial development in the context of globalization, climate changes, and adaption in the post-soviet territories: South-Est Baltic, Siberia, The Arctic, and the Sub-Arctic regions, including the coastal zones. I am working also in Africa (Niger, Chad Lake...), before in India. Geographic Analysis is based on the development and implementation of Earth Observation remote sensing monitoring systems and geo-simulations: multispectral, hyperspectral imagery, artificial intelligence, massive data image processing, multi-temporal geographic knowledge systems, GIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21- ) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013- ) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023- ) Director of research (tenure track) (0.20), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (B.K.C.) (Very high specialist) (0.25) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University, Yakutia, RF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(UMR 8557 CAMS/EHESS: 1995-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS UMR 5566; Observatoire Midi-Pyrénées; CNRE; IOGA, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId590"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Geography in Spatial Analysis and Geomatics at Aix-Marseille University, CNRS UMR7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My area of research concerns the analysis of the processes of urbanization and territorial development in the context of globalization, climate changes, and adaption in the post-soviet territories: South-Est Baltic, Siberia, The Arctic, and the Sub-Arctic regions, including the coastal zones. I am working also in Africa (Niger, Chad Lake...), before in India. Geographic Analysis is based on the development and implementation of Earth Observation remote sensing monitoring systems and geo-simulations: multispectral, hyperspectral imagery, artificial intelligence, massive data image processing, multi-temporal geographic knowledge systems, GIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21- ) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013- ) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023-2026) Senior Researcher (tenure track) (0.20), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (VAK) (Vysokokvalifitsirovannyy Spetsialist) (High Qualifired Specialisti) (0.25) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.s-vfu.ru/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wctipartners.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.uvsq.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.utc.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://u-paris.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univh2c.ma/fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cams.ehess.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023/2025- ) Institute of Computer Science, Artificial Intelligence Methods Lab. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://aiml.lt/team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.uit.no/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ifsuede.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.ktu.edu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gis.lu.se/gis-centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ku.lt/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS UMR 5566; Observatoire Midi-Pyrénées; CNRE; IOGA, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale du stock de carbone organique du sol dans la Métropole Aix-Marseille-Provence à l’aide de modèles d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEODATA DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409E7100"/>
+    <w:nsid w:val="EDAB8607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A3DFAF8"/>
+    <w:nsid w:val="F16F81DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48434257"/>
+    <w:nsid w:val="AA52F708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26013CA2"/>
+    <w:nsid w:val="80A2C88C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A8733E7A"/>
+    <w:nsid w:val="996A59DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A75DCED7"/>
+    <w:nsid w:val="6D9505D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9690EB03"/>
+    <w:nsid w:val="9052625D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3963319C"/>
+    <w:nsid w:val="10D1CD3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A7507C96"/>
+    <w:nsid w:val="7D051D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="726890EF"/>
+    <w:nsid w:val="3D3628D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="88181140"/>
+    <w:nsid w:val="D13F4541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EE52AD3D"/>
+    <w:nsid w:val="9437FAA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s-vfu.ru/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wctipartners.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univh2c.ma/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cams.ehess.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiml.lt/team" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.uit.no/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.fi/fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsuede.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.ktu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gis.lu.se/gis-centre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ku.lt/en/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>