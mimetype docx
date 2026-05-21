--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Geography in Spatial Analysis and Geomatics at Aix-Marseille University, CNRS UMR7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My area of research concerns the analysis of the processes of urbanization and territorial development in the context of globalization, climate changes, and adaption in the post-soviet territories: South-Est Baltic, Siberia, The Arctic, and the Sub-Arctic regions, including the coastal zones. I am working also in Africa (Niger, Chad Lake...), before in India. Geographic Analysis is based on the development and implementation of Earth Observation remote sensing monitoring systems and geo-simulations: multispectral, hyperspectral imagery, artificial intelligence, massive data image processing, multi-temporal geographic knowledge systems, GIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21- ) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024- )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013- ) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023-2026) Senior Researcher (tenure track) (0.20), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (VAK) (Vysokokvalifitsirovannyy Spetsialist) (High Qualifired Specialisti) (0.25) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.s-vfu.ru/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wctipartners.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.uvsq.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.utc.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://u-paris.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univh2c.ma/fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cams.ehess.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023/2025- ) Institute of Computer Science, Artificial Intelligence Methods Lab. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://aiml.lt/team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.uit.no/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ifsuede.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.ktu.edu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gis.lu.se/gis-centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ku.lt/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS UMR 5566; Observatoire Midi-Pyrénées; CNRE; IOGA, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale du stock de carbone organique du sol dans la Métropole Aix-Marseille-Provence à l’aide de modèles d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEODATA DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités de géographie en Géomatique et analyse spatiale, rattaché à AIx-Marseille Université et à l'UMR CNRS 7300 ESPACE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6472-9955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059908173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-2835-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My research examines urbanization and territorial development, with a specific focus on Nature-Based Solutions (NbS) and the reconstruction of ancient-historical spatial structures within the context of globalization, climate change, and human adaptation. My regional expertise spans Northern Europe, the Baltics, the Arctic, and Siberia—including coastal zones—as well as the Mediterranean (France, Algeria, Tunisia, and Morocco) and Africa (East Africa and the Sahel/Lake Chad region). Many of these regions are characterized by extreme environments where geopolitical and security issues are concentrated. Between 2000 and 2013, my research also extended to India and West Africa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The second pillar of my work explores GeoAI developments in geography and spatial analysis. Throughout my career, the concepts of remote sensing, spatial modeling, geo-simulation, GIS, and geographic ontologies have formed the core of my methodology. My analytical approach integrates the implementation of Earth Observation (EO) monitoring systems and geo-simulations, leveraging multispectral, thermal, and hyperspectral imagery, artificial intelligence, and massive data processing. These geographic knowledge systems are rigorously validated through extensive expeditions and field studies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic information science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote sensing, image processing, and image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS, spatial modelling, and geo-simulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge models, geographic ontologies, and artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban geography, territorial development, and adaptation of the climate change and globalisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metropolisation and Nature based solutions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorial development, past territories, and adaption of climate change and globalization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environmental interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geopolitical issues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographic areas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Arctic and Circumpolar regions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-Soviet countries and Siberia</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Baltic and Nordic countries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Mediterranean area</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">U-Arctic Representative (AMU) (2022-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the research cluster (UMR 7300 ESPACE) Transformations and Urban Futures (2024-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Spatial analysis research cluster teams (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the research team Geographic Image Analysis (UMR 7300 ESPACE) (2018-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A representative of the international affairs (CNRS INSHS) (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the AI Remote Sensing Team (IMCS, Vilnius University) (2023-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the ESPACE laboratory streaming committee (2018-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A member of the French-Russian University (Space Observation and Sensors) (2020-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">An associate researcher of the LIMEEP-PS (OVSQ, Paris Saclay University) (2023-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic leadership</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the master’s program of Geography (GAED) (2013-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master Geomatics and Spatial Modelling (2020-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Double International Master in Geomatic and Environment (MIGE) (2016-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the master COAST (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Study Committee (2016-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Pedagogic Committee (2017-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Faculty Vocational Training Committee (2019-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executive academic committees of the Institutes: SoMuM (2019-2024), ITEM (2020-), OCEAN (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science diplomacy, and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Ministry of the Foreign Affairs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Scientific and Strategic Council of the Foreign Affair (2020/21-) (TRIAC area)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council France's Representative (PAME, SDWG, A-SDI) (2014-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arctic Council Member (PAME-SEG, A-SDI) (2024-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Russian Chinese Arctic Science Gov. Cooperation (2015-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert of the European Research Executive Agency, European Commission (2021-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University and research positions</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-) Full Professor (Professeur des universités, PRCEX1, HDR) of Geography in Geomatic and Spatial Analysis, Aix-Marseille Université, UMR 7300 ESPACE, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2023-2026) Senior Researcher (tenure track) (0.20 FTE), Institute of Mathematic Computer Science, Remote Sensing A.I. Research Team, Vilnius University, Lithuania </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013-2023) Full Professor (VAK) (ВАК: Высшая аттестационная комиссия ) on B.K.C position (Vysokokvalifitsirovannyy Spetsialist : High Qualifired Specialisti) (0.25 FTE) of Geography in Geomatic and Arctic Studies, North-Eastern Federal University </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.s-vfu.ru/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2018) Head of Lab., Streaming Committee member, WCTI Partners, University City Center, Philadelphia, USA </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wctipartners.wordpress.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Technical Advisor, Themis Vision Systems, IDT, John Stennis Space Center, NASA, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2005-2013) Associate Professor of Geography in Geomatic and Planning (tenure), Université de Versailles Saint-Quentin-en-Yvelines, OVSQ, C3ED IRD, CEMOTEV, France </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.uvsq.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2003-2004) Assistant Professor of Urbanism in Geomatic and Urban Planning, Université de technologie de Compiègne, Dept. Génie des systèmes Urbains, France </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.utc.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2003) Assistant Professor of Geography in Geomatic and Cartography, Université Paris 7 Paris Diderot, UMR 7135 SEDET, Pôle image, France </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://u-paris.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2002-2009) Lecturer of Applied Mathematics in Statistics, Mathematics, and GIS, Université de Marne-la-Vallée, CFA, AUF, France </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-gustave-eiffel.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2001-2002) Post-doc researcher (AUF), UMR 8557 CAMS/EHESS, France & Université Hassan 2 Aïn Chock, Morocco </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univh2c.ma/fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(1997-2001) PhD candidate, EHESS-Université Aix-Marseille 1, UMR 8557 CAMS/EHESS, France </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cams.ehess.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some Visiting Professor and Visiting Research Fellow Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2025-) Institute of Computer Science, Vilnius University, Artificial Intelligence Methods Lab. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://aiml.lt/team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2022) Arctic University of Norway, CNCU Grant, Tromso, Norway </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.uit.no/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021) Institut français de Finlande, LapLand University, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2020) Institut français de Suède, TOR Grant, Sweden </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ifsuede.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014) Council of Science of Lithuania, Klaipeda University, Grant of Scientific Excellence, Lithuania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2013) Institut français de Finlande, University of Helsinki, SAMPO Grant, Finland </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.fi/fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2010-2011) Kaunas University of Technology, Kaunas, Lithuania </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://en.ktu.edu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2012) Lund University, GIS Centrum, Lund, Sweden </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gis.lu.se/gis-centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2020) Klaipeda University, Klaipeda, Lithuania </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ku.lt/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holder of a bonus for scientific excellence, Ministry of research and high education (2013-2017) (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1980), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17121980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Soil Organic Carbon Stocks Using Machine and Deep Learning Approaches Across Mediterranean Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P A Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Systems and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41748-025-00913-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability analysis of soil organic carbon content across land use types and its digital mapping using machine learning and deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (5), pp.535. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13972-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of the Coastal Landscape in Klaipėda Region, Lithuania: 125 Years of Political and Sociocultural Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.1356. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land14071356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ландшафтная структура долины Средней Лены</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei ivanovitch Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Mikhailovich Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Еlena Ivanovna Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of North-Eastern Federal University Series "Earth Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25587/2587-8751-2024-1-75-87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Landsat 8 OLI and Sentinel 2 MSI Images Based on MNF Versus PCA Algorithms and Convolution Operators for Automatic Lithuanian Coastline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (308), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modelling of Soil Organic Carbon Stocks in a Semi-Arid Region Using a Multilayer Perceptron Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (5), pp.561. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02872-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Soil Degradation from the Cameroonians Shores of Lake Chad Combining Spectral Indexes and Statistics Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01651-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multivariate agricultural drought composite index based on random forest algorithm and remote sensing data developed for Sahelian agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.2223384. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2023.2223384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes mentales pour analyser la vulnérabilité au risque d’une ville de l’Arctique russe : Khamagatta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marquisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’espace et ses représentations socio-cognitives, 135 | 2023, http:// journals.openedition.org/mappemonde/8626. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Vulnerability of Central Sahel Agro-systems: A Modelling-approach Based on Magnitudes of Changes and Machine Learning Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhousna Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Abdourhamane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (14), pp.4262-4300. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2234094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Мерзлотные ландшафты восточного склона хребта Орулган (на примере ключевого участка озера Булгунняхтах)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 117 (3 Part 2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23670/IRJ.2022.117.3.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of spatial heterogeneity influence on the concordance of remote sensing drought indices: a case of semi-arid agrosystems in Morocco (Moulouya and Tensift watersheds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Badamassi Mamane Barkawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2092219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Анализ ландшафтной структуры восточного склона хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, №3, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling agricultural drought: a review of latest advances in big data technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2737 - 2776. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2022.2131471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and Structure Analysis of Mountain Permafrost Landscape in Orulgan Ridge (Northeast Siberia) Using Google Earth Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11081187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover analysis of the mountainous part of north-eastern Siberia by means of geoinformation modelling and machine learning (basic principles, approaches, technology and relation to geosystem science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisey Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.00142. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20213800142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Urban Climate Change Adaptation Strategies: The Case of Russian Arctic Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Konyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather, Climate, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/WCAS-D-21-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social and environmental responsibilities in the Arctic Zone of the Russian Federation: theoretical and methodological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veli-Pekka Tynkkynen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance and Innovative Economic Development of the North / Корпоративное управление и инновационное развитие экономики Севера</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34130/2070-4992-2021-1-1-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues in the coastal regions of the south-eastern Baltic Sea: A sensitive natural environment in the face of increasing anthropic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltica : An International Yearbook for Quaternary Geology and Palaeogeography, Coastal Morphology and Shore Processes, Marine Geology and Recent Tectonics of the Baltic Sea Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5200/baltica.2021.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning for Sustainability: An Emerging Blue Economy in Russia's Coastal Arctic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Tianming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4957. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces multi-échelles : une approche exploratoire appliquée au littoral niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.7958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Two Machine Learning Classification Methods for Remote Sensing Predictive Modeling of the Forest Fire in the North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4157), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ранжирование Регионов Арктической Зоны Российской Федерации По Индексу Экологической Безопасности</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Konovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Tronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Север и Рынок: формирование экономического порядка</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.17-40. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37614/2220-802X.2.2020.69.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Multicultural Identity in Landscape Perception and Methodological Possibilities of Its Interdisciplinary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Architecture and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22616/j.landarchart.2019.15.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU‐Russia cross‐border cooperation in the 21 st century: turning marginality into competitive advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Kireyeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sergunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rsp3.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterization of Built-up Areas and Change Detection in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Built up Areas in the Cameroonians Shores of Lake Chad and its Hinterland through based Object Classification of Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Research in Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1034-1040. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5373/JARDCS/V11SP11/20193133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Заторные наводнения на реке лена на территории городского округа Г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilena Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « Холод как преимущество. Города и криолитозона: традиции, инновации, креативность » ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Особенности дешифрирования урбанизированных территорий северных городов по спутниковым снимкам landsat на примере г. Якутск</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridian </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Холод как преимущество. Города и криолитозона: традиции, инновации, креативность ("Cold as an advantage. Cities and Cryolitozone: traditions, innovations, creativity"), 20 (2), pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Геоинформационное моделирование риска лесных пожаров в Республике Саха (Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современного естествознания (Advances in Current Natural Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 2019, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17513/use.37237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe Properties of Conventionally and Organically Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laima Česonienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elementology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.421 - 435. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5601/jelem.2018.23.4.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Change Detection of LULC on the Cameroonian Shores of Lake Chad and its Hinterland through an Inter-Seasonal and Multisensor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.2835 - 2849. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23953/cloud.ijarsg.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Light Aircraft-Based Hyperspectral and Colour-Infrared Imaging to Identify Deciduous Tree Species in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Cultural Landscapes of Central Yakutia for the Development of Scientific Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (4), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.21.4.19501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation de débâcle et le réchauffement climatique à Yakoutsk (Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.463 - 477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemaičių Naumiesčio seniūnijos kraštovaizdžio geografinė-retrospektyvinė analizė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelija Bučienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoras Gailius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologija. Geografija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6001/geol-geogr.v3i1.3467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et dynamique spatiale de la couverture végétale dans les aires protégées du Togo : étude par télédétection satellitaire de la forêt classée de Missahoé dans la région des plateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjonou Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de géomatique, aménagement et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Industrial Palm Groves in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Jean-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.16-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS’S multi-criteria analysis of urban flooding debacle exposure of Yakutsk (Lena River, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Арктика XXI век: Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Комплексная оценка туристического потенциала территории, прилегающей к дороге &amp;quot;Колыма&amp;quot; (на примере Центральной Якутии)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Географические названия как индикаторы климатических условий района Оймякон (случай исследование колд топонима семантика)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Успехи современной науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (9), pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamentals of the French policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vestnik of Saint Petersburg University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Series 6. Political Sciences International Relations, 2016 (2), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21638/11701/spbu06.2016.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet geo-demographic dynamics and metropolisation processes in the Republic of Sakha (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Гуманитарные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Multiscale Planning of Rurban Development: Case of Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-Spectral Recognition of Dense Urban Objects by Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.433-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorizacion del Patrimonio y Desarrollo Turistico : Un Enfoque Basado en el Analisis Estructural y Espacial de las Redes Sociales en Espacios Perifericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Informes científicos y técnicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.162-181. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22305/ict-unpa.v7i1.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation in Lithuania by Multi-level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research, Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.erem.69.3.7361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Rural-Urban Interface in Lithuania and Implications for Landscape Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Zaleskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrė Gražulevičiūtė-Vileniškė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Architecture and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (32), pp.211-219. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.sace.10.1.8801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing processing consequences of political and economical changes on Klaipeda county forests (1986-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human ressources - The main factor of the regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics in Kaliningrad and Klaipėda coastal regions by remote sensing and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiltai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (1), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Representation for Urban Sprawl Modelling: Example of India’s Delhi-Mumbai corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Visualisting the World, 2.2 (2 Special issue), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing monitoring of rural urbanisation in Jaipur region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced Geomatics Solutions for Rural Applications, 4 (2), pp.222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Cover Changes during 1974–2005 in the Lithuanian Coastal Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Advanced G eomatics Solutions for Rural Applications, 4 (2), pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétections thermiques infrarouges des concentrations urbaines au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 421, https://cybergeo.revues.org/18592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma théorique des déterminants dynamiques de la production dans l'espace transfrontalier franco-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Eratosthène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pixels et cités, 173-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermicité de l’embouchure de l’oued Sebou par télédétection : hypothèses préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomaghreb : revue des études appliquées en sciences de la terre, géographie et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, frontiers and limits: Some computational concepts beyond words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données satellitales thermiques de nuit à l’étude de la pollution aquatique de l’oued Sebbou (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele stiitifice ale Universitatii Al. I. Cuza din Iasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (6), pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des structures spatiales afin de segmenter l’espace en unités paysagères. Application au plateau de Falticeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicari stiintifice de geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lucrarile simpozionului "Geografia îm prag de an 2000"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Approach to Assessing Similarity in the Risk Level of Agricultural Drought: An Example of the Tensift and Moulouya Watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Bezzeghoud; Zeynal Abiddin Ergüler; Jasper Knight; Dionysia Panagoulia; Amjad Kallel; Veysel Turan; Haroun Chenchouni; Attila Ciner; Matteo Gentilucci; Jesús Rodrigo-Comino; Mahesh Kumar Jat; Roohollah Kalatehjari; Deepak Singh Bisht; Arkoprovo Biswas; Helder I. Chaminé; Afroz Ahmad Shah; Ahmed E. Radwan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research on Geotechnical Engineering, Remote Sensing, Geophysics and Earthquake Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-136, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48714-9. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48715-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy in the Russian Arctic: Energy Transition and Opportunities in the Context of Post-pandemic Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-424, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the Southeastern Baltic Sea Since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Niculescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing. Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-79, 2022, 978-3-031-16212-1. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Arctic Policy: Interests of the Non-Arctic States and the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lagutina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egor V. Pak; Artem I. Krivtsov; Natalia S. Zagrebelnaya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-26, 2022, 978-981-16-9249-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-9250-5_5-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialisation, Urbanisation, and Economic Development in the Russian Arctic: Energy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valery I. Salygin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy of the Russian Arctic. Ideals and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-458, 2022, 978-981-19-2816-1. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-2817-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Problem of Choosing the Optimal Parameters for the Wind Farm in the Arctic Town of Tiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Strijhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balandin D., Barkalov K., Gergel V., Meyerov I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Supercomputer Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-375, 2021, 978-3-030-78758-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78759-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: Национальные цели. Арктические регионы России. Роль национальных проектов в формировании устойчивого развития</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Издательский дом "Научная библиотека"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.732-742, 2020, 978-5-907242-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering Cities of Mining: Comparison of the Eastern Venezuela and Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte-Virbasiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Angelo Martins da Fonseca, Antonio Puentes, Brais Estévez Vilariño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities and Spatial Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-145, 2017, 978-84-697-4984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle moteur des petites villes dans la constitution des territoires métropolisés (entre les années 1970 et aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodineau; Christine Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales ou villes d’appui ? Les petites villes et leurs campagnes du Moyen-Âge au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361, 2014, 978-2364410879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de doubles diplomations franco-sibériennes dans le tourisme et la géomatique appliquées : problématiques culturelles, linguistiques et pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, Educations, Identités. Recompositions socioculturelles, transculturalité et interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2014, 978-2-84832-199-8. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2947.4885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Space Ontology, Locus-Object, and Spatial Data Representation Semantic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomaz Podobnikar, Marjan Čeh </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Ontology of Geographic Space: Semantic Enrichment for Spatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-52, 2012, 9786-1-4666-032-27-1. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0327-1.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisations et risques : enjeux territoriaux, politiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain et risque d’inondation dans le midi méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.26-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'outils techniques pour la prévention et la gestion des risques : usage des systèmes d’informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Virtuelle Environnement et Développement durable </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction au développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de la géomatique pour la prévention et la gestion des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographes et assureurs face aux risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAIF, pp.192-220, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Multi-Level Geographical Information Satellite Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michele Campagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-328, 2005, 9780849330513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux-objets et champ morphogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Nicolas, Patrick Seriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, formalismes, réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société scientifique Eratosthène, pp.31-41, 2003, 2-88255-051-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance multi niveaux d’unités paysagères par segmentation automatique d’images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.42-54, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral et identification du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Elisabeth Laques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et informations géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Avignon et des Pays du Vaucluse, pp.81-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-object semantics in digital cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konecny M., Friedmannova L., Golan J., Kolar M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI in Europe: Integrative, Interoperable, Interactive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint research centre, European commission, pp.574-584, 2001, 8021025794 9788021025790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus: Fourth dimension of the geomap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Domain and Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical University Vienna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-45, 2000, Geographical Domain and Geographical Information Systems 3-901716-20-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Road Network as an Expression of Historical Spatial System Change in the Klaipeda Region (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Porto, Portugal. SCITEPRESS, pp.61-72, 2025, 978-989-758-741-2. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0000189500003935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the evolution of afforestation and abandoned agricultural lands using retrospective geosimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Papartė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Juknelienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orinta Vaitkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024: Forest and Societies towards 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO; Swedish University of Agricultural Sciences, p. 3356, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic Land Surface Process Detection in Siberian High Latitude Mountain Permafrost Landscape by Time Series Landsat Thermal Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.237-240, 2023, IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modelling of relationship between Organic Carbon Content and Land Use using Deep Learning approach and several covariables: application to the soils of the Beni Mellal in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.15-26, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011723000003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal recognition of built-up area and land cover changes using machine learning approach in the Metropolis of Aix-Marseille-Provence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF 2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lodz University of Technology Press, pp.365-378, 2023, 978-83-67934-03-9. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34658/9788367934039.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the South-Eastern Baltic Sea Coastline Between 1988 and 2018 by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISTAM 2023 9th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SCITEPRESS, pp.37-47, 2023, 978-989-758-649-1. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011759100003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoinformation modeling of permafrost landscapes of North-Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Environment and Regional Sustainability in Northeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil degradation method analysis by Sentinel 2 images combining spectral indices and statistics analysis: application to the Cameroonians shores of Lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Mfondoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-36, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Cherosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Troeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Vulnerability Modeling in the Extensively Urbanized Arctic Center Integrating Remote Sensing, Landscape Mapping, and Local Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.16268, 2021, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geographic Information Sytems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, SCITEPRESS, pp.112-118, 2020, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009569101120118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Mountain Permafrost Landscape by Multi-Fusion Data Modeling. Example of Verkhoyansk Ridge (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3082-3085, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de connaissances locales au cours d’une expérience de cartographie collective : retour sur l’atelier de Khamagatta (Sibérie Orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquisar Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cartes mentales : quelles méthodologies pour aborder les représentations socio-spatiales ? », 3èmes journées du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03152356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Urban Vegetation Mapping by Satellite Multispectral and Airborne Hyperspectral Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.97-104, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007721400970104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Models and Image Processing Analysis in Remote Sensing: Examples of Yakutsk (Russia) and Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (ISBN 978-989-758-371-1), pp.282-288, 2019, Proceedings of the 5th International Conference on Geographical Information Systems Theory, Applications and Management, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007752202820288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping using Hyperspectral Imagery and Spectral Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1632-1635, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS in Water Tourism on the example of the May River Basin (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nesterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Часть II. Современные эколого-географические исследования в Якутии, NEFU, pp.108-111, 2018, Естественнонаучные исследования: итоги и перспективы развития</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Vegetation Mapping by Airborne Hyperspectral Imagery: Feasability and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHISPER 2018 : 9th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-249, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber Christiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2017, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Organisation of the Traditional Cultural Landscape of the Evenks (Example of South Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanetta Degteva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), STEF92 Technology Ltd, pp.89-96, 2017, 978-619-7408-16-4. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/sgemsocial2017/22/S06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial and Landscapes Development in the Arctic and Sub-Arctic Regions: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal Maps as a Source for Studying the Image of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Curran Associates, Inc., pp.449-456, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Interdisciplinary Approach in Studies of Landscape Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (4), Curran Associates, Inc., pp.307-312, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B43/S15.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development as the Basis of Arctic Landscape Conservation (Case of Ust-Lenskiy Protected Aera) in the Republic Sakha (Yakutia), Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Totonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts (SGEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), Curran Associates, Inc., pp.663-670, 2016, 978-1-5108-3593-1. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B25/S07.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.358-365, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105 4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-spectral objects classification by hyperspectral airborne imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-353, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects recognition feasibilities by airborne hyperspectral and multispectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE, pp.101-108, 2016, Spatial uncertainty in knowledge-based systems, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 7300 ESPACE; CNRS GDR MAGIS, pp.454-462, 2016, Actes de la conférence SAGEO’2016 - Spatial Analysis and GEOmatics, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Toponymic Maps: Interdisciplinary Approach (Example of Sakha Republic, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Multidisciplinary Scientific Conference SGEM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), Curran Associates, Inc., pp.311-318, 2016, 978-2-9105 4510-5. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEM2016/B23/S11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the Baltic Sea coastal urban region (with example of Klaipeda settlement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Baltic Earth Conference: Multiple drivers for Earth system changes in the Baltic Sea region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Curonian Spit, Lithuania. 9, International Baltic Earth Secretariat Publications; Klaipeda University, pp.195-196, 2016, International Baltic Earth Secretariat Publication, 2198-4247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Education: The Case of International Double Master Diploma in Tourism between Russian and French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Zamorshchikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public recreation and landscape protection 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Society of Landscape Engineers; Mendel University, pp.47-51, 2016, 978-80-7509-408-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toponyms of Multicultural Environment as a Source of Information about the History of the Development of the Central Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunnei Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Samsonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ikonnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Curran Associates, Inc., pp.587-592, 2016, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5593/SGEMSOCIAL2016/B32/S10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral and color-infrared imaging from ultra-light aircraft: Potential to recognize tree species in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.542-546, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method to map coconut Agro-Systems from high-resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Coppens d'Eeckenbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Cartographic Conference 16th General Assembly (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. International Cartographic Association, 2015, Maps Connecting the World, 978-85-88783-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an urban object oriented morphometry database by remote sensing of Spot 5 panchromatic image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on image information mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Aerospace Center, pp.94-97, 2012, Knowledge discovery from earth observation data, 978-92-79-26419-1. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/49465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes spatio-temporels de suivi de l'urbanisation littorale ouest-africaine et des impacts socio-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITP Symposium, "New Horizon of the Interdisciplinary Approaches to the Asian and African Area Studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAFAS, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG : démarches et outils intégrateurs de projets d’aménagement et de valorisation touristiques internationaux multi-acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPINTOUR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMOTEV, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un SIG d’aide à la décision pour l’optimisation de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GECOREV : Gestion Concertée des Ressources Naturelles et de l'Environnement du Local au Mondial : Pour un Dialogue entre Chercheurs Société Civile et Décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia GIS e-lectures in Multicultural Teaching Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On geographical and temporal data production analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European GIS Education Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation d’image dans l’explication géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.129-132, 2002, L'explication en géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu objet urbain, une singularité morphogénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatisée et tracé de frontières : cognitique, décision, influence des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 1998 : Décision et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.106-110, 2000, Décision et Analyse Spatiale, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1566.3042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic Didactical Approach in Remote Sensing and Sampling Techniques. From the Satellite Imagery to the Territorial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gilg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Flexible Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2000, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4187.7442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Concepts and Methodologies of Geographic Information’s Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Information and Communication Technology in Public Administration. ICTPA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.303-311, 2000, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2090.5920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borders, Frontiers and Limits: Formal Concepts beyond Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jeansoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First AGILE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE, 1998, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3663.4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure spatiale au contrôle des ressources hydrologiques : apports de l'intelligence géospatiale à l'étude des sites à fossés (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Aimé Rakotoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération France-Madagascar : coordination des projets en hydrologie spatiale à Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; LEGOS UMR 5566; Observatoire Midi-Pyrénées; CNRE; IOGA, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation Remote Sensing and Archaeology: Recognition of Illicit Excavations, Risk Exposure, Exploratory Site Surveys, and Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFDAS - NCAM - IMAHP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDAS; NCAM; IFAO; IMAHP, Mar 2026, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et apports d’une modélisation des structures paysagères par une approche ontologique spatiale hybride : le cas de la région de Klaipėda (Lituanie) depuis le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the Past to Anticipate the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; EUR ArChal, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative monitoring project to protect at risk archaeological heritage in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poudroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laroye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: Crossroads through Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists (SAfA), Jul 2025, Faro, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse combinée du risque d’inondation à Alger : couplage de la modélisation hydrologique-hydraulique « HEC-HMS, HEC-RAS » et la méthode multicritères (MCDM) par SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Bradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Université d'Avignon, May 2025, Avignon, France. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale du stock de carbone organique du sol dans la Métropole Aix-Marseille-Provence à l’aide de modèles d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEODATA DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi épidémiologique, SIG, géographie, et autocorrélation spatiale. Exemple de la COVID-19 à Vilnius et en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-épidémiologie : approches spatiales pour l’épidémiologie (GEOEPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; ISSP; Santé Publique France, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie culturelle : Ontologies, géolinguistique, lieux et objets géographiques. Exemple de la Iakoutie (Arctique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kik-Off Meeting du PEPR Math-Vive GEOMATH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de géographie, Paris; Université Paris Orsay; Paris Sorbonne Université; CNRS; PEPR Math-Vive, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling the energy efficiency of Soviet and post-Soviet buildings (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO; CNES; THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Law Enforcement: Monitoring and Diagnosing Environmental and Urban Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Between Conversation and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre francophone en sciences humaines et sociales; Institut français; European Humanitarian University; Ambassade de France en Biélorussie, May 2024, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape Thermal Pattern Trend Analysis by MODIS Daytime Land Surface Temperature and Land Cover in Yakutia: 2001 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THRISNA, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Space Observation Technologies to the Study of Climate Change: A Key-contribution to Restricted Research Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Partnership Week: Arctic and People, Interaction, Cooperation, and Co-Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Oceans and Fisheries; Ministry of Foreign Affairs; Korea Maritime Institute; Korea Polar Research Institute, Dec 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral spaceborne remote sensing in archaeology: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Archeology: From Remote Sensing to Analysis, New Approaches to the Space of Ancient Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; ARKAIA; MSH de Clermond Ferrand, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing, artificial intelligence and the recognition of ancien spatial structures. Examples of the Dolmens des Causses (France) and the dungeon sites of Antananarivo (Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture's note seminars of the Institute of Civilisations (Antananarivo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMAA, Jul 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections et mesures des pollutions littorales et marines par l'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar’Sav Rencontre-débat n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasia Net Connect; Association 21 rêves; Les Tarpins Loin, Mar 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and the impacts of climate change in the Siberian Arctic. Can we really talk about adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leture's notes of the department of Geoinformatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Londron University of Salzburg; Z-GIS; UNIGIS, Jun 2024, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for societal analysis and socio-environmental issues. A State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence: Advancements in Societal Analysis, Environmental Modeling, and Social Welfare Ensuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Socio-economic forum; Vilnius University, Sep 2023, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Remote Sensing: Last Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology; Faculty of Civil engineering and architecture, Nov 2023, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spatial Distribution of the Causse’s Dolmens by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; AMIDEX; CNRS; CartoMundi; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modelling of spatial structures in the Baltic coastal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Baltic Conference of Young Researchers in Architecture, Landscape and Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga University of Technology, Oct 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPAT : Spatialisation et PATrimoine au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Ghaddhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures territoriales, fragmentations spatiales, aménagements, et enjeux environnementaux : quels modèles d'aménagements des territoires métropolisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles géographiques et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erathostène; Cyberato, Sep 2023, Pontarlier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT trial over Toulouse (France): a multisensory experiment to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium: Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Valencia; ESA; NASA; EOLAB, Sep 2022, Torrent, Spain. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de territorialisations et d’urbanisations post-soviétiques : résiliences territoriales et métropolisations en Lituanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de l’espace et espace(s) de la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMEEP-PS; Observatoire de Versailles Saint-Quentin-en-Yvelines (OVSQ), Apr 2022, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Obutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: a multisensor experiment over Toulouse to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barda-Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new indexes of the 'Generic City' concept in the Baltic coastal city network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUF 2022 - The 29th Conference of the International Seminar on Urban Form - Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Łódź - Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the use of the 'Generic City' concept and its indexes in the analysis in urban and territorial structures in the Baltic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Urban Commission Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Land Cover Change in the South-Eastern Baltic Sea since the 1980s by Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU COMARE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUEM, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Remote Sensing Image for the Characterisation of Conventional and Organic Grown Carrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture for Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture, University of Jember, Aug 2022, Jember, Timur, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on French Policy in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Patnership Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Ministry of Foreign Affairs; Korean Maritime Institute; Korean Coast Guard; Korean Polar Research Institute, Dec 2021, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy issues and territorial development of the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U-Arctic 20 years Anniversary Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lapland, Sep 2021, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental security via sustainable development goals: Localization in the Arctic Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Bobylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exploration and discovery of Siberia and the northern territories: the contribution of the Delisle (de l’Isle) brothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic detachment of the Great Northern Expedition: The Beginning of Yakutia's Scientific Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Research Center; Russian Academy of Sciences, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Coastal Land Cover Change Modelling of the South-Eastern Baltic by Remote Sensing (1984-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Global Faculty Week 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Mar 2021, Kaunas University of Technology, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to new realities: Renewable energies and a low carbon future for the Russian Arctic in the aftermath of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2021, 8th Congress on the Geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jun 2021, Prague, Czech Republic. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Issues in Geospatial Training for Arctic Environmental Management. An Example of Franco-Russian Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Labour sphere of the Arctic: Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctiques et subarctiques sibérien : enjeux croisés de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'institut français de Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Suède, Jun 2020, Online streaming, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02861204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial development in the Arctic zone of North-East Russia Example of Verkhoyansky ulus, Republic of Sakha (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: глобальные угрозы и структурные изменения: Особенности социальной сферы Арктики: состояние, развитие, управление</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RANEPA, May 2020, Online streaming, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Temporal multi-scalar modelling of the dynamics of urban landscape changes by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Долгосрочное геоинформационное моделирование риска лесных пожаров в Республике Саха (Российская Федерация)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pior Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Альтернативные источники энергии – как составляющая устойчивого развития Арктических регионов</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic regions of Russia: the role of national projects in the formation of sustainable development leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of the Arctic development in the Far East (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Forum: 8eme Russian-Chinese Workshop on Interaction in the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northem Sustainable Development Forum, Government of Sakha's Republic, Russian Federation, North Eastern Federal University, Saint-Petersburg State University, Sep 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key-issues of the Geographic Knowledge in Remote Sensing Image Processing Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRAS Open Conference 2019: 25 Anniversary of the Ivannikov Institute for Systems Programming of the RAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Academy of Sciences, Dec 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral recognition of the urban vegetation using spectral library. Example of Kaunas (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Yakutsk 2019: GIS for Digital Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Apr 2019, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Geomatic challenges in the Russian Arctic: Data issues for the territorial knowledge and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of people in the North and the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State Government Agency Yamalo-Nenets Autonomous Region; Research Center for Study the Arctic; Saint-Petersburg State University, Sep 2019, Nadym, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Russian Cooperation in Management Training for the Sustainable Development of the Arctic using GIS technologies in Environmental Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration and Development of Russia: National Goals and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presidential Academy (RANEPA), May 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissance et circulation des savoirs scientifiques, experts et « citoyens » en Sibérie orientale : le cas de Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2018 « Espaces citoyens. Sciences de l'espace et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, UMR ESPACE, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State, Region and Community-Driven Strategies in Russian's Arctic: Some Case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2018 - Arctic Hub: Building Dynamic Economies and Sustainable Communities in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Government of Faroe Islands, May 2018, Torshsavn, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging cities in pioneer mining fronts: the examples of Guyana Plateau and Yakutia (Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Péné-Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IGU Urban Commission Annual Meeting Urban Challenges in a complex World - Key factors for urban growth and decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la végétation urbaine par imagerie aéroportée hyperspectrale sur la ville de Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU 2018 : Atelier Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, UMR 7362 - Laboratoire ICUBE, UMR 7357 - Université de Strasbourg - THEIA - CNES, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Integration Issues in Siberian Arctic in the Context of Globalisation and Climate Changes: Example of Yakutia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Государственное управление и развитие России: вызовы и возможности - Public Administration and Development of Russia: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Russian Presidential Academy for the Economy and the Public Administration, May 2018, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban vegetation by hyperspectral airborne high-resolution VNIR imager (Kaunas, Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barlatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition : colloque groupe hyperspectral SFTP-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRSTEA, May 2018, Montpellier, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subarctic City: Metropolitisation, Abandoned Towns and Increases of Risk Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum "The Arctic: society, science and law"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPSU, Oct 2018, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure analysis of palm grove landscape in Congo basin using Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de connaissance dans les traitement des images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECCOREV : Intelligence Artificielle et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Geoinformation Modeling Wildfire Risk in Republic of Sakha (Yakutia) (Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Janiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25-летию химического отделения и 5-летию Института естественных наук Часть II. Современные эколого-географические исследования в Якутии</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEFU, Nov 2018, Yakutsk, Russia. pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and Adaptation: Monitoring Urban Changes in the Context of Risk Exposures, Climate and Societal Changes (Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI: Practical Geography and XXI Century Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Science, Jun 2018, Moscow, Russia. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Morphometric Characterisation of Built-ups in Siberian Sub-Arctic Urban Area: Yakutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriya Filippova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Savvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunney Pestereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Campus, Smart Cities: A new Urban Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I I ФОРУМ УНИВЕРСИТЕТСКИХ ГОРОДОВ « ЭНЕРГИЯ УНИВЕРСИТЕТА ДЛЯ РАЗВИТИЯ ГОРОДА И РЕГИОНА » - "Leveraging University Vitally for Urban &amp; Regional Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomsk State University, Nov 2017, Tomsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et transition énergétique en Arctique russe. Urbanisations, énergies renouvelables et nucléarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DUREE : Urbanisation, ruralisation et consommation d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7 -Université Paris 13 Paris Nord - IFSTTAR - PLEIADE - LIED -CESSMA, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Ontology of Arctic Yakutia: An Interdisciplinary Spatial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė-Virbašienė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Arctic Congress in Social Sciences (ICASS IX): "People and Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Jun 2017, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Geospatial Environmental Monitoring and Modelling of Possible Geographic Change Scenarios (Example of the Aral Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Nevsky International Ecological Congress: "Environmental Education - A Clean Country"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Interparliamentary Assembly of Member Nations of the Commonwealth of Independent States (IPA CIS) - The Federation Council of the Federal Assembly of the Russian Federation - Ministry of Natural Resources and Environment of the Russian Federation, May 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Monitoring of Yakutsk City and Exposure Vulnerability Modeling of Flooding's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and People: Local Solutions for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Municipality of Yakutsk, Jun 2016, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of urban objects using spectral library combined with airborne hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How and Where Biomass Valorisation Can Prevent Fires Starts and Mitigate Hase (Sumatra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hollebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesia-France Aerospace Technology: Advancing Indonesia Capacity through International Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Indonésie - LAPAN - CNES, Oct 2016, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metropolisation, urbanisation and flood debacle modeling exposures of Yakutsk (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Nordic event: The Urban Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Suède - University of Umea, Jun 2016, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of urban objects spectral database using laboratory hyperspectral imager in Kaunas city (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautė Juodkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique de Grenoble, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Environmental and Marine Protected Areas: French Policy-Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Circle 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Island, Oct 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités post-soviétiques, urbanités arctiques: Métropolisations russes arctiques dans le double contexte de la mondialisation et du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée exploratoire : Art contemporain, environnement, recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat potentiel, May 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation a GIS on the urban evolution of Daugavpils, Latvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Snégaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2319.5043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Arctic Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Policy in the XXIe Century - IVe Russian-Chinese Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian International Affairs Council (RIAC) - Saint-Petersburg State University, Apr 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geospatial Information Technologies: Scientific Approach versus Driver of Globalisation and Territorial Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Всероссийская научно-практическая конференция « Информационные технологии в науке, образовании и экономике » - Ve Russia scientific-practical conference "Information technologies in science, education and economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University, Oct 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Change Analysis by Remote Sensing in Central Yakutia: Cities, Permafrost Lakes, and Agricultural Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Round Table - "Circumpolar Regions: Environmental and Socio-Economic Consequences of Negative Impact of Natural Hazards"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Eastern Federal University Apr 2014, Iakoutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Land Use Transformations on Yakutsk Region Based on Land Change Modeler and Remote Sensing (Yakutia, Russian Federation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Iranmanesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Human Adaptation of the Arctic Regions to the Climate Change and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer l’urbanisation et la métropolisation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum d'histoire naturelle de Nantes - Ville de Nantes, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Soviet Demographic Changes Dynamics in the Republic of Sakha (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Prisyazhniy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Международная научно-практическая конференция «Арктика: перспективы устойчивого развития» - International scientific-practical conference "The Arctic: perspectives of sustainable development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Republic of Sakha - North Eastern Federal University, Nov 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Via Baltica on the Urbanisation by Multi-Level Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Territorial Research Methods: Theory, Pratical Application and Interdisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2013, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention, gestion et analyse post-crise des risques naturels par la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévention des désastres naturels : bilan mondial, comparaison entre la Russie et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Ambassade de France en Russie - North Eastern Federal University, May 2013, Iakoutsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection : que peut-on voir de la Terre vue de l'Espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Finlande, Dec 2013, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS Heritage and Urban Tourism: The Case of Jaipur (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Heritage &amp; Development Sustainability International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines - CEMOTEV, Jan 2013, Guyancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintroduction du français dans les disciplines anglophones - Exemple de la géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises universitaires de français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Russie - Université d'Etat de la Région de Moscou, Nov 2013, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological challenge of the metropolised territories: key-notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaunas University of Technology, Oct 2011, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes institutionnalisées d’évaluation du territoire à l’épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomatiques : entre stagnations et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain la géographie. Permanences, dynamiques, mutations : Pourquoi ? Comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont, Jun 2006, Avignon, France. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-dynamic of the Spill-overs. The Franco-Italian Cross Border Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne, Sep 2007, Montreux, Switzerland. pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass GIS e-learning Lectures: Back Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGISES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'agriculture de Cracovie, Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de peuplements et urbanisation : Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes aux défis du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Université du Maine, Nov 2005, Sfax, Tunisie. http://www.abhatoo.net.ma/maalama-textuelle/developpement-economique-et-social/developpement-social/urbanisme/urbanisation/urbanisation-et-dynamiques-de-peuplements-casablanca-1994-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes RSI pour l'identification des formes du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pixels et Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Nov 2003, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level information system for urban territories monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Research and Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation, May 2003, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing and spatial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spatial, rampe de lancement de l’aide à la décision territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIGE PACA; GeographR; Data Terra; UMR 7300 ESPACE; Université Côte d'Azur; SAFE; European Union "Framework Partnership Agreement on Copernicus User Uptake"; Ministère de la Transition écologique et de la Cohésion des territoires, Nov 2024, Web Conference, France. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17226/5963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic zoning of landscape structures by spatial discontinuities recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Meeting of the Association of American geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American geographers, Mar 1998, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances of Remote Sensing in Land Cover and Land Use Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.332, 2025, Biogeosciences Remote Sensing, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-5920-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artic XXIe, Natural Sciences series, Yakutsk: New World of the Artic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Гадаль С., Копецка Я., Пармыновв В., Л Нцколаев А. Н., Пемрова П. Г. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New World of the Artic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yakutsk, Russia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">АРКТИКА. XXI век. Естественные науки</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), pp.75, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society - S.A.P.I.EN.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.2., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Trend in the Eastern Arctic: LST, Vegetation, and Regional Climate Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of Algiers vulnerability to flood risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Kaunas Buildings Energy Efficiency Modelling Based on Multi-Source Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfullah Yousofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO-Thermal 2025: International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation et patrimoine au Maghreb : Paysages de centuriation dans la région de Sousse en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanley Accima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lune Berana Kassa Kassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qacem Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale Téthys 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36129.93283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Fenix high-resolution hyperspectral airborne images to the socio-morphological characterisation of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d'une métropole arctique sibérienne : Iakoutsk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes génériques des États baltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kęstutis Zaleckis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Prospective Scientifique sur l'Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géosimulation de l’évolution urbaine d'Aix-Marseille Métropole : Modélisation des dynamiques territoriales artificialisées à des fins d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Oukhattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Abody Otobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective URBAIN - 2 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (FRANCE), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for mapping agricultural drought parameters in semi-arid agrosystems in the Central Sahel river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion de l’eau en zones Semi-arides, Outils, Changements globaux" (GESOC), Marrakech, 7-10 Nov. 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mapping of similarities in the risk level of agricultural drought: a comparative analysis applied to the Tensift and Moulouya watershed in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGU-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of urban structures of Yakutsk by Landsat 8 wintertime thermal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISHNA Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et données images massives multi-capteurs pour l'optimisation des systèmes d'alerte précoce à la sècheresse dans les agrosystèmes à forte variabilité des extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaguil Hanadé Houmma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées scientifiques de l'école doctorale 355</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate Kamicaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Space Agency. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Database for the Recognition of Urban Objects in Kaunas City: Performance and Morphometric Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūratė Kamičaitytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Krikstanaviciute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Construction Architecture: Raw Materials and Circular Economy in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kaunas, Lithuania. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaunas University of Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-72, 2020, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5557/e01.2669-1922.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining spectral indices and statistics analysis to proposed a new risk of soil degradation method – application to the Cameroonians shores of lake Chad and its hinterland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamane Barkawi Mansour Badamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSE 38 - PECORA 21 - Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Baltimore, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative energy sources in the Russian Arctic as a key element for regional geoeconomic development and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ignatyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation cover changes analysis at the Cameroonian shores of Lake Chad and its hinterland (2000-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Homère Ngandam Mfondoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Land Use Symposium 2019: Trends and projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Danilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of built up areas in the Cameroonians shores of Lake Chad and its hinterland through based object classification of Sentinel 2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gérard Gbetkom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Aboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère Ngandam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018: From pixels to ecosystems and global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change as a consequence of natural and human impact: SE Baltic Sea region example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galinienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Baltic Sea Science Congress “Living along gradients: past, present, future”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rostock, Germany. , 2017, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18447.38560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žemės paviršiaus kaita ir termiškumas: Lietuvos pajūrio pavyzdžiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Dailidiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viaceslav Jurkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jūros ir krantų tyrimai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Palanga, Lithuania. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Imaging from Ultra-Light Aircraft for Urban Tree Inventories: Case Study in Kaunas, Lithuania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Straigyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - 125th Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430, 2017, Interconnecting Forest, Science, and People</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban objects classification by spectral library: feasibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Jonikavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie hyperspectrale pour la planification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016: Spatial Analysis and Geomatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24107.85289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring spatial accuracy of oil palm cultivation mapping in southern Cameroon from Landsat series images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prune Christobelle Komba Mayossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium "Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des occupations du sol le long des cours d'eau au Togo : Etude de cas dans la vallée du Mono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Theia 2016, Géoinformation pour les surfaces continentales au service de la Recherche et des Politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20634.03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pajūrio urbanizuotų teritorijų plėtros iššūkiai landšaftui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelina Grinienė; Rosita Milerienė; Sergej Suzdalev; Viktorija Vaitkevičienė. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JŪROS IR KRANTŲ TYRIMAI 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Klaipeda, Lithuania. , 2016, 9-Oji Nacionalne Juros Mokslu ir Technologiju Konferencija. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1186.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the Coastal Urban Region of Klaipeda (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Galiniene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Verkuleviciute-Kriukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1sd Conference: Baltic Earth: Earth System Science for the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nida, Lithuania. , 2016, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1123.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode pour le suivi du recul du couvert forestier au Togo : Analyse à partir d’images MODIS et LANDSAT sur la période 2001-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komivi Messan Akakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Quensière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant 2015 : Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France. , </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3514.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Hyperspectral Imaging to Describe some Properties of Conventionally and Ecologically Grown Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Masaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiva Šileikienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintautas Mozgeris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque scientifique du groupe hyperspectral de la société française de télédétection et de photogrammétrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Porquerolles, France. , 2014, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1210.7844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basics of Geographic Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Dedele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VGU, pp.86, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection des territoires métropolisés : aspects géopolitiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2011, 978-6131580932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaipur: Six walks to discover the old city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vignarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaipur Virasat Foundation &amp; Les Amis de Jaipur. Eicher, 2010, 978-93-80262-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’imagerie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations géographiques libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données statistiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence université de la francophonie. WebCT, pp.50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques informatiques (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux systèmes d'informations géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, Agence universitaire de la francophonie. WebCT, pp.80, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des formes spatiales de métropolisation par télédétection, exemple de l'axe Rabat-Casablanca au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eratosthène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2003, 2-88255-070-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'informations géographiques et patrimoine naturel. Applications à la gestion des territoires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la structure urbaine des villes de Vilnius, Kaunas, et Klaïpeda entre 1990 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgita Lekavičiūtė</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3: péri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01826869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'urbanisations et dynamiques territoriales post-soviétiques en Lituanie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAB8607"/>
+    <w:nsid w:val="82056B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F16F81DC"/>
+    <w:nsid w:val="AF56E86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AA52F708"/>
+    <w:nsid w:val="970DFE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80A2C88C"/>
+    <w:nsid w:val="B1FAD6BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="996A59DF"/>
+    <w:nsid w:val="66003DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D9505D0"/>
+    <w:nsid w:val="57CE53BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9052625D"/>
+    <w:nsid w:val="1551BD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="10D1CD3B"/>
+    <w:nsid w:val="BC9454D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7D051D3F"/>
+    <w:nsid w:val="305EE7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3D3628D1"/>
+    <w:nsid w:val="E0FD22EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D13F4541"/>
+    <w:nsid w:val="4049BBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9437FAA6"/>
+    <w:nsid w:val="6FF387AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s-vfu.ru/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wctipartners.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univh2c.ma/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cams.ehess.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiml.lt/team" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.uit.no/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.fi/fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsuede.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.ktu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gis.lu.se/gis-centre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ku.lt/en/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-9955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059908173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-2835-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mif.vu.lt/lt3/en/about/structure/institute-of-computer-science" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.s-vfu.ru/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wctipartners.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvsq.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univh2c.ma/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cams.ehess.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiml.lt/team" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.uit.no/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.fi/fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifsuede.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.ktu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gis.lu.se/gis-centre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ku.lt/en/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintautas Mozgeris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17121980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gloaguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#281;stutis Zaleckis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14071356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei ivanovitch Zakharov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mikhailovich Cherosov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;lena Ivanovna Troeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25587/2587-8751-2024-1-75-87" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02623-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;rard Gbetkom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Ngandam Mfondoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01651-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Garba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2023.2223384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhousna Faouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Abdourhamane Tour&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2234094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Badamassi Mamane Barkawi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2092219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2022.2131471" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisey Zakharov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20213800142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313126v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Bobylev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Konyshev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lagutina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sergunin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-21-0004.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli-Pekka Tynkkynen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34130/2070-4992-2021-1-1-15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/baltica.2021.2.6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211208v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Tianming" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094957" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7958" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083192v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Janiec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Konovalova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tronin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37614/2220-802X.2.2020.69.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02542159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Gra&#382;ulevi&#269;i&#363;t&#279;-Vileni&#353;k&#279;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22616/j.landarchart.2019.15.07" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02902279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Kireyeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Aboudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamane Barkawi Mansour Badamassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5373/JARDCS/V11SP11/20193133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilena Efremova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pior Janiec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01996397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laima &#268;esonien&#279;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Masaitis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva &#352;ileikien&#279;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5601/jelem.2018.23.4.1724" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23953/cloud.ijarsg.381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#279; Juodkien&#279;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavi&#269;ius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyt&#279;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101668" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716691v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;-Virba&#353;ien&#279;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.21.4.19501" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rollot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelija Bu&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galinien&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gailius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geol-geogr.v3i1.3467" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01555230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Messan Akakpo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quensi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjonou Kossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Christobelle Komba Mayossa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Jean-Marc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01386951v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21638/11701/spbu06.2016.210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Eyraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Prisyazhniy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zaleskien&#279;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.sace.10.1.8801" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22305/ict-unpa.v7i1.119" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.erem.69.3.7361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Lekavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Prouteau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398443v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01398472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maletto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01399496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.4349" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323333v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48715-6_29" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736972v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ignatyeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Eremina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-9250-5_5-1#chapter-info" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9250-5_5-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-19-2817-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2817-8_23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03274909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Strijhak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gergel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ivanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78759-2_30" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02546447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igsu.ranepa.ru/news/p148589/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01584550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte-Virbasiene" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/407-capitales-ou-villes-d-appui--9782364410879.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Samsonova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Education-formation-et-lien-social" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2947.4885" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/geographic-space-ontology-locus-object/63994" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0327-1.ch002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/GIS-for-Sustainable-Development/Campagna/p/book/9780849330513" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nicolas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438142v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geoinfo.tuwien.ac.at/publications/?Geoinfo_Series" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000189500003935" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Papart&#279;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Juknelien&#279;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orinta Vaitkut&#279;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011723000003473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Abody Otobo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144184" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34658/9788367934039.29" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080526v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011759100003473" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hom&#232;re Mfondoum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201641v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16268" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152356v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquisar Jean-Jacques" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120093v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barlatier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007721400970104" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007752202820288" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nesterova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Christiane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924629" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetta Degteva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/sgemsocial2017/22/S06.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816656v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401148v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.057" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401147v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B43/S15.037" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401149v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Totonova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B25/S07.087" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352528v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352525v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687903v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Zamorshchikova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEM2016/B23/S11.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348469v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Galiniene" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Verkuleviciute-Kriukiene" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348497v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401146v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunnei Pestereva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ikonnikova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5593/SGEMSOCIAL2016/B32/S10.076" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01359643v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Straigyte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Coppens d'Eeckenbrugge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438213v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/49465" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438709v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438864v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01439050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440171v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754041v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754042v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1566.3042" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4187.7442" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782374v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2090.5920" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782383v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3663.4564" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524427v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanley Accima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Rakotoarisoa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555198v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342212v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poudroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qacem Khezami" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laroye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366345v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Saoudi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Ziane" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bradi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127979v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794642v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584435v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719155v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607028v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254643v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261094v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271955v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ghaddhab" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254503v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barda-Chatain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656805v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622174v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783349v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737991v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671258v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761246v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502243v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429290v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275086v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502236v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502185v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861204v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02616815v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098320v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02101011v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183223v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304041v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396728v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02098302v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281141v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139676v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01815698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816170v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858545v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817060v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816169v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803803v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01915731v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01935674v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164318v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01813091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826892v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817058v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817047v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816616v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816601v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819292v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819313v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820061v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laithier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hollebecq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Ong" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01820157v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819945v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817291v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817292v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349848v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2319.5043" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817290v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817288v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817240v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817261v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Iranmanesh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817260v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817266v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817227v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817231v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817239v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817234v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817061v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438713v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438954v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438948v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438972v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439646v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440170v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01754036v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774955v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17226/5963" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782385v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130192v2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-5920-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02079707v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742434v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348134v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371192v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutfullah Yousofi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127230v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Berana Kassa Kassa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36129.93283" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329105v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122911v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116178v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858881v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858883v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620513v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747835v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951336v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Jonikavicius" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebooks.ktu.lt/eb/1530/advanced-construction-and-architecture-proceedings-of-1st-international-scientific-conference/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/e01.2669-1922.2020" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327627v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183186v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396450v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01826863v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Ngandam" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01544672v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Dailidiene" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaceslav Jurkin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18447.38560" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01533110v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595684v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iufro2017.com/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492070v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01418642v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24107.85289" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348467v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01377231v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20634.03521" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349704v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1186.4566" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348470v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1123.9920" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349839v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3514.3768" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349845v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1210.7844" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058640v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Dedele" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742250v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/T%C3%A9l%C3%A9d%C3%A9tection-territoires-m%C3%A9tropolis%C3%A9s-m%C3%A9thodologiques-Omn-Univ-Europ/dp/6131580936" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742256v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vignarat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carton" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784023v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784025v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784026v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784027v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784028v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742431v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cyberato.org/sites/default/files/cyberato/gadal-sebastien/publications/theses/gadal_these.compressed.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821878v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824234v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821880v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01824239v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01826869v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01821881v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>