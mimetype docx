--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -416,927 +416,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sidgwick’s Legacy? Russell and Moore on Meaning and Philosophical Inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01672007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emily Rolfe Grosholz. Starry Reckoning: Reference and Analysis in Mathematics and Cosmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (3), pp.419-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittgenstein et le logicisme de Russell : remarques critiques sur 'A Mathematical Proof Must be Surveyable' de F. Mühlhölzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1011614ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Wittgenstein et le logicisme de Russell : remarques critiques sur 'A Mathematical Proof Must be Surveyable' de F. Mühlhölzer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01280705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre figures et espaces: le cas des diagrammes en géométrie finie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/gy8a-z825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To bring Dedekind's research into its proper relation to general metaphysical inquiry &amp;quot; : Royce et Russell, critiques de Bradley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.163-187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 36 (1), pp.85-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">To bring Dedekind's research into its proper relation to general metaphysical inquiry &amp;quot; : Royce et Russell, critiques de Bradley</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre figures et espaces : le cas des diagrammes en géométrie finie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Entre-figures-et-espaces-le-cas.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a topic-specific logicism? Russell's theory of geometry in the Principles of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.1-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which arithmeticisation for which logicism? Russell on relations and quantities in The Principles of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00299868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some remarks about Russellian incomplete symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russell: the journal of the Bertrand Russell Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.41-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment lire une expression fonctionnelle? Ecriture fonctionnelle, formation de noms et invention conceptuelle chez Frege.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (585), pp.63-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeurs, vecteurs et relations chez Russell (1897-1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (1), pp.85-108</w:t>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.333-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Entre-figures-et-espaces-le-cas.html</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des Vorlesungen über neure Geometrie de Pasch par Peano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.249-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (3), pp.1-39</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00299943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasch entre Klein et Peano : empirisme et idéalité en géométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue (Waterloo, Ont.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.653-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (1), pp.1-30</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00299983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell et l'Universal Algebra de Whitehead : la géométrie projective entre ordre et incidence (1898-1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.187-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00296579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1346,1810 +1424,1810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of Chinese analytic philosophy: What’s the point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of Chinese analytic philosophy association, Plenary talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Taiyuan (China), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early receptions of analytic philosophy. Russell’s logical constructions in the United States and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inbegriff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04935358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell’s architectonic logicism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roots and New Trends in Logicism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell against Russell. Architectonic issues in The Principles of Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Tianyuan Conference in History of Mathematics, Chine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04935899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depsychologizing without desubjectivizing. Royce on logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOPOS Biannual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicod’s reception of Russell’s scientific philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« The global reception of Russell’s scientific philosophy », TILPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tillburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Taiyuan (China), China</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparatism and analytic philosophy : Feng Youlan as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Society for the Study of the History of Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tillburg, Netherlands</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification and axiomatization in Leon Chwistek”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cafelog seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic, Geometry and Interpretation. Nicod against Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Geometry - Origins and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulating a thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jin Yuelin Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Diagrams: A Kaplanian Account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Longa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Philosophy of Mathematics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprend-on ce que l’on sait faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir faire mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Russellian Tradition? Logic as a philosophical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Petersburg, Russia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accointance avec un complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur l'acquaintance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘The machine as symbol’: Wittgenstein, kinematics and philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wittgenstein’s Notebooks 1914-1916</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trois-Rivière, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Self and the Infinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trois-Rivière, Canada</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Relations and Determinables : Russell on quantity in The Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Metaphysics of Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowing How and Epistemic Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Réseau de Philosophie Analytique en Auvergne-Rhone-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension partielle et analyse philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PPL, Université de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lugano, Switzerland</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittgenstein ingénieur. Nécessité, logique, cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Sidgwick’s shadow : Russell and Moore on meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Centenary of Russell’s Philosophy of Logical Atomism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Iowa City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899798v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01899813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell global. Pour une histoire des réceptions de la philosophie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17142-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes clés de philosophie des mathématiques Vol. 2 : Logique, preuve et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivahn Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes clés de philosophie des mathématiques Vol. 1 : Ontologie, vérité et fondements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivahn Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique et Langage. Etudes sur le premier Wittgenstein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.274, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00296581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3159,503 +3237,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russells und Whiteheads Logizismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Sölch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whitehead und Russell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Karl Alber, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783495995839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Sölch</w:t>
+                <w:t xml:space="preserve">hal-04330112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification and Analysis in the Tractatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wittgenstein’s Tractatus Logico-Philosophicus. A Critical Guide, Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-68, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondation des mathématiques : Kant et après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précis de philosophie de la logique et des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.53-96, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benacerraf on Logicism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Pataut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Truth, Objects, Infinity: New Perspectives on the Philosophy of Paul Benacerraf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.129-145, 2017, Logic, Epistemology and the Unity of Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article analyse les rapports entre Russell et Couturat à partir d'une comparaison entre The Principles et Les Principes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Couturat (1868-1914) - Mathématiques, langage, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.50-68, 2023</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algèbre, géométrie et loi d'intensité: l'enjeu de A Treatrise on Universal Algebra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromatikon I, Annuaire de la philosophie en procès - Yearbook of Philosophy in Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.12, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00326492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3665,167 +3743,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations et quantités chez Russell (1897-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Blaise Pascal - Clermont-Ferrand II, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00782021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell et la question des fondements. Etudes d'histoire et de philosophie des mathématiques au tournant du xxe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Blaise Pascal - Clermont-Ferrand II, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00782161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3972,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09858-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rss.2023.a904087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Elorm Adzogble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1755020321000253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011614ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Longa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17142-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis S&#246;lch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495995839" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09858-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rss.2023.a904087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Elorm Adzogble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1755020321000253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011614ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gy8a-z825" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Longa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17142-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis S&#246;lch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495995839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>