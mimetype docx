--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -416,165 +416,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emily Rolfe Grosholz. Starry Reckoning: Reference and Analysis in Mathematics and Cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.419-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sidgwick’s Legacy? Russell and Moore on Meaning and Philosophical Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the History of Analytical Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01672007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01898931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wittgenstein et le logicisme de Russell : remarques critiques sur 'A Mathematical Proof Must be Surveyable' de F. Mühlhölzer</w:t>
               </w:r>
@@ -1432,1489 +1432,1489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early receptions of analytic philosophy. Russell’s logical constructions in the United States and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Inbegriff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell’s architectonic logicism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roots and New Trends in Logicism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell against Russell. Architectonic issues in The Principles of Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Tianyuan Conference in History of Mathematics, Chine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kunming, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depsychologizing without desubjectivizing. Royce on logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOPOS Biannual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">History of Chinese analytic philosophy: What’s the point?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of Chinese analytic philosophy association, Plenary talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Taiyuan (China), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04935901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Genève, Switzerland</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicod’s reception of Russell’s scientific philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« The global reception of Russell’s scientific philosophy », TILPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tillburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparatism and analytic philosophy : Feng Youlan as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Society for the Study of the History of Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kunming, China</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification and axiomatization in Leon Chwistek”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cafelog seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logic, Geometry and Interpretation. Nicod against Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Geometry - Origins and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tillburg, Netherlands</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulating a thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jin Yuelin Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Diagrams: A Kaplanian Account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Longa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Philosophy of Mathematics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprend-on ce que l’on sait faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir faire mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accointance avec un complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur l'acquaintance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Russellian Tradition? Logic as a philosophical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Self and the Infinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘The machine as symbol’: Wittgenstein, kinematics and philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wittgenstein’s Notebooks 1914-1916</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trois-Rivière, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Petersburg, Russia</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Relations and Determinables : Russell on quantity in The Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Metaphysics of Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowing How and Epistemic Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Réseau de Philosophie Analytique en Auvergne-Rhone-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trois-Rivière, Canada</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension partielle et analyse philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du PPL, Université de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Sidgwick’s shadow : Russell and Moore on meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Centenary of Russell’s Philosophy of Logical Atomism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Iowa City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lugano, Switzerland</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittgenstein ingénieur. Nécessité, logique, cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899813v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01899798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09858-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rss.2023.a904087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Elorm Adzogble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1755020321000253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011614ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gy8a-z825" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Longa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17142-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis S&#246;lch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495995839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-022-09858-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rss.2023.a904087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Elorm Adzogble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1755020321000253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011614ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gy8a-z825" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00299983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Longa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17142-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivahn Smadja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00296581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis S&#246;lch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495995839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04706228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>