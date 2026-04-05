--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,5751 +66,5893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical model for gas mass transfers in modified atmosphere packaging systems</w:t>
+                <w:t xml:space="preserve">Impact of thermal treatment on the crystallization behavior and mechanical properties of semicrystalline PLGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">Fatemeh Salimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Chahinez Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112701⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.109153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283442v1</w:t>
+                <w:t xml:space="preserve">hal-05570068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From structure to function: predicting mass transfer in cellulose-based multilayer packaging materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D numerical model for gas mass transfers in modified atmosphere packaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 402, pp.112701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493595v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From structure to function: predicting mass transfer in cellulose-based multilayer packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Duret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 261, pp.115328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051963v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the series resistance model in predicting the permeability of coated papers to oxygen and water vapor: importance of data quality and associated metadata</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108907⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493287v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+                <w:t xml:space="preserve">Applicability of the series resistance model in predicting the permeability of coated papers to oxygen and water vapor: importance of data quality and associated metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.108907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051895v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Prieto</w:t>
+                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.116023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05199178v1</w:t>
+                <w:t xml:space="preserve">hal-05051895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), pp.2500048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133361v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069537v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the layers' thicknesses in polymer-coated cardboards?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108532⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.113735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614643v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the respective roles of coating weight and number of layers on the mass transfer properties of polyvinyl alcohol coated cardboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaura Baghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.108627. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to assess the layers' thicknesses in polymer-coated cardboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 193, pp.108532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276849v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04699369v1</w:t>
+                <w:t xml:space="preserve">hal-04276849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled Poly(hydroxybutyrate-co-valerate) as Food Packaging: Effect of Multiple Melt Processing on Packaging Performance and Food Contact Suitability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lamberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.1019-1028. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.110411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-022-02600-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880265v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
+                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Münch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783883v1</w:t>
+                <w:t xml:space="preserve">hal-04094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Kabbej</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mélanie Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094129v1</w:t>
+                <w:t xml:space="preserve">hal-03783883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycled Poly(hydroxybutyrate-co-valerate) as Food Packaging: Effect of Multiple Melt Processing on Packaging Performance and Food Contact Suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-022-02600-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043182v1</w:t>
+                <w:t xml:space="preserve">hal-03880265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sorption mechanisms of chemical contaminants in PHBV ‐based food packaging material: Impact on closed‐loop mechanical recycling opportunities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54022⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 269, pp.125672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117498v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical recyclability of biodegradable polymers used for food packaging: case study of polyhydroxybutyrate-co-valerate (PHBV) plastic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Investigation of sorption mechanisms of chemical contaminants in PHBV ‐based food packaging material: Impact on closed‐loop mechanical recycling opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2022.2122589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (27), pp.e54022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813471v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mechanical recyclability of biodegradable polymers used for food packaging: case study of polyhydroxybutyrate-co-valerate (PHBV) plastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1878-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2022.2122589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175735v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Modeling Tools to Better Evaluate the Packaging Benefice on Our Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.634038⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.111521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03251286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of Mass Transfer into Bio-Composite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Modeling Tools to Better Evaluate the Packaging Benefice on Our Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13142257⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.634038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03319281v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">3D Modelling of Mass Transfer into Bio-Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caroline Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13142257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486307v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
+                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lajarrige</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894835v1</w:t>
+                <w:t xml:space="preserve">hal-02486307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting gravimetric sorption analyzer to estimate water vapor diffusivity in micrometric size cellulose particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-019-02661-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282231v1</w:t>
+                <w:t xml:space="preserve">hal-02894835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijeh Khederlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakry Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285618v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Adapting gravimetric sorption analyzer to estimate water vapor diffusivity in micrometric size cellulose particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-019-02661-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887437v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mixed impact of nanoclays on the apparent diffusion coefficient of additives in biodegradable polymers in contact with food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354672v1</w:t>
+                <w:t xml:space="preserve">hal-02285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting shelf life gain of fresh strawberries ‘ Charlotte cv’ in modified atmosphere packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The mixed impact of nanoclays on the apparent diffusion coefficient of additives in biodegradable polymers in contact with food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628591v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of quartz crystal microbalance to estimate water vapor transfer in micrometric size cellulose particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190, pp.307 - 314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global visual method for measuring the deterioration of strawberries in MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.944-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of Acacia senegal vs Acacia seyal films and impact on specific functionalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chalier</w:t>
+                <w:t xml:space="preserve">Predicting shelf life gain of fresh strawberries ‘ Charlotte cv’ in modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.032⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264934v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Surface properties of Acacia senegal vs Acacia seyal films and impact on specific functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chutima Aphibanthammakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Michael Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11091712⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.519-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918042v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11091712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02381094v1</w:t>
+                <w:t xml:space="preserve">hal-01918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emballage alimentaire et l’innovation écologique dans toutes leurs dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fornaciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137830815050605E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668195v1</w:t>
+                <w:t xml:space="preserve">hal-02381094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+                <w:t xml:space="preserve">L’emballage alimentaire et l’innovation écologique dans toutes leurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.125⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137830815050605E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532511v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.1180-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535350v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on new mathematical model for interpreting pH-Stat digestion profiles: impact of lipid droplet characteristics on in vitro digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (47), pp.10352-10353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling highlights the major impact of droplet coalescence on the in vitro digestion kinetics of a whey protein stabilized submicron emulsion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.037⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195524v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling highlights the major impact of droplet coalescence on the in vitro digestion kinetics of a whey protein stabilized submicron emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195498v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195497v1</w:t>
+                <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural mechanisms leading to improved water retention in acid milk gels by use of transglutaminase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaisa K. Poutanen</w:t>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004522v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of auto-infection in plant pathogens favour short latent periods: a theoretical approach</w:t>
+                <w:t xml:space="preserve">Structural mechanisms leading to improved water retention in acid milk gels by use of transglutaminase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F van den Berg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+                <w:t xml:space="preserve">Dilek D. Ercili-Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Martina M. Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Gilligan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaisa K. Poutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (2), pp.409-428. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.419 - 427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-012-9602-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190640v1</w:t>
+                <w:t xml:space="preserve">hal-01004522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised model for cheese mass loss determination during ripening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High levels of auto-infection in plant pathogens favour short latent periods: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Guillemin</w:t>
+                <w:t xml:space="preserve">F van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Gilligan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.409-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-012-9602-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004203v1</w:t>
+                <w:t xml:space="preserve">hal-01190640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A generalised model for cheese mass loss determination during ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5820,3555 +5962,3555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design of recycling/reuse channels for biobased and biodegradable plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sotgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Congresso Nazionale della Società Chimica Italiana SCI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the individual layers on polymer-coated cardboards properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A food requirement-driven approach for packaging design: starting from food needs and target shelf-life to develop tailor-made solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Shelf Life International Meeting SLIM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the thickness of characteristic layers in a polymer coated cardboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International ISEKI-FOOD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing cellulose-based multi-layered packaging with mass transfer properties tailored to food requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EPNOE Junior Scientist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical recycling of polyhydroxyalkanoates for food contact applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Federation Congress EPF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of Polyhydroxybutyrate-co-valerate for food packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects and challenges of the mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées du Groupe Français des polymères-Section Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 100% bio-circular multi-layered food packaging : modelling packaging specifications according to food requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayered paper-based food packaging with tailored gas transfer rates for increased usage benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nanoclays on the apparent diffusion coefficient of additives in polybutylene succinate adipate (PBSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lajarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in vitro digestion of emulsions: effects of droplet size and oil composition on lipolysis kinetics and fatty acid bioaccessible profiles (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling competition phenomena in a dairy oil-in-water emulsion using hybrid kinetic Monte Carlo simulations (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Luttton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF - 6th International symposium on Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Keijzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44303-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling highlights the major impact of droplet surface area on lipolysis rate of triacylglycerol emulsions stabilized with whey proteins (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Dec 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athenes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chassagne-Berces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pigorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la tremblante dans un troupeau ovin : un outil pour la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on a singular reaction-diffusion system arising in predator-prey modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Differential Equations in Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Le Havre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9378,715 +9520,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalping phenomena: sorption kinetics of white wine aroma compounds into HDPE, PET and PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Licciardello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Shelf Life International Meeting SLIM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio-Emilia, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOF - 6th International symposium on Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Hydrocolloids Conference Biofunctionality and Technobiofunctionality of Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Indianapolis, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dynamic epidemiological and genetic models to assess the impact of genetic selection strategies on the spread of classical scrapie within a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devalle Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Infectious Disease Dynamics - Epidemics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Athens, Greece. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10096,391 +10238,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Structure to Function: Predicting Mass Transfer in Cellulose-Based Multilayer Packaging Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-coated cardboards as food packaging alternatives: the importance of considering close-to-real testing conditions in a reverse engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10490,151 +10632,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10644,114 +10786,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique et simulations d'un modèle prédateur-proie en milieu insulaire hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10898,51 +11040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>