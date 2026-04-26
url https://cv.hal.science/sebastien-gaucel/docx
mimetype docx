--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -100,343 +100,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal treatment on the crystallization behavior and mechanical properties of semicrystalline PLGA</w:t>
+                <w:t xml:space="preserve">2D numerical model for gas mass transfers in modified atmosphere packaging systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Salimi</w:t>
+                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahinez Aouf</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 402, pp.112701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570068v1</w:t>
+                <w:t xml:space="preserve">hal-05283442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical model for gas mass transfers in modified atmosphere packaging systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of thermal treatment on the crystallization behavior and mechanical properties of semicrystalline PLGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Salimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Khoa Nguyen</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+                <w:t xml:space="preserve">Chahinez Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 402, pp.112701. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.109153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283442v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From structure to function: predicting mass transfer in cellulose-based multilayer packaging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -477,177 +477,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Masson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.113735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051963v1</w:t>
+                <w:t xml:space="preserve">hal-05069537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of the series resistance model in predicting the permeability of coated papers to oxygen and water vapor: importance of data quality and associated metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -656,1621 +639,1638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 150, pp.108907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mérendet</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051895v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Prieto</w:t>
+                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.116023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199178v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Cristina Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), pp.2500048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133361v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Vercasson</w:t>
+                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 252, pp.113735. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069537v1</w:t>
+                <w:t xml:space="preserve">hal-05133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the respective roles of coating weight and number of layers on the mass transfer properties of polyvinyl alcohol coated cardboards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lamberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elaura Baghe</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108627⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.110411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678049v1</w:t>
+                <w:t xml:space="preserve">hal-04699369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess the layers' thicknesses in polymer-coated cardboards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.108532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deciphering the respective roles of coating weight and number of layers on the mass transfer properties of polyvinyl alcohol coated cardboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaura Baghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 195, pp.108627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276849v1</w:t>
+                <w:t xml:space="preserve">hal-04678049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.110411. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+                <w:t xml:space="preserve">Recycled Poly(hydroxybutyrate-co-valerate) as Food Packaging: Effect of Multiple Melt Processing on Packaging Performance and Food Contact Suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Kabbej</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-022-02600-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094129v1</w:t>
+                <w:t xml:space="preserve">hal-03880265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Münch</w:t>
+                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783883v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled Poly(hydroxybutyrate-co-valerate) as Food Packaging: Effect of Multiple Melt Processing on Packaging Performance and Food Contact Suitability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+                <w:t xml:space="preserve">Mélanie Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.1019-1028. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-022-02600-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880265v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2321,90 +2321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sorption mechanisms of chemical contaminants in PHBV ‐based food packaging material: Impact on closed‐loop mechanical recycling opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140 (27), pp.e54022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2438,90 +2438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical recyclability of biodegradable polymers used for food packaging: case study of polyhydroxybutyrate-co-valerate (PHBV) plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (11), pp.1878-1892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 177, pp.111521. </w:t>
@@ -2689,77 +2689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Modeling Tools to Better Evaluate the Packaging Benefice on Our Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,77 +2827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of Mass Transfer into Bio-Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,321 +2955,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
+                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Matar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486307v1</w:t>
+                <w:t xml:space="preserve">hal-02894835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.877. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894835v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,103 +3346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting gravimetric sorption analyzer to estimate water vapor diffusivity in micrometric size cellulose particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,51 +3489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,103 +3610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mixed impact of nanoclays on the apparent diffusion coefficient of additives in biodegradable polymers in contact with food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lajarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3740,103 +3740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of quartz crystal microbalance to estimate water vapor transfer in micrometric size cellulose particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190, pp.307 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global visual method for measuring the deterioration of strawberries in MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.944-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4000,51 +4000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting shelf life gain of fresh strawberries ‘ Charlotte cv’ in modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chutima Aphibanthammakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,103 +4260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (9), pp.1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4390,103 +4390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fornaciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
@@ -4541,51 +4541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emballage alimentaire et l’innovation écologique dans toutes leurs dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,317 +4773,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on new mathematical model for interpreting pH-Stat digestion profiles: impact of lipid droplet characteristics on in vitro digestibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03573⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535340v1</w:t>
+                <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+                <w:t xml:space="preserve">Comment on new mathematical model for interpreting pH-Stat digestion profiles: impact of lipid droplet characteristics on in vitro digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (47), pp.10352-10353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535350v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling highlights the major impact of droplet coalescence on the in vitro digestion kinetics of a whey protein stabilized submicron emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,303 +5141,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
+              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195498v1</w:t>
+                <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural mechanisms leading to improved water retention in acid milk gels by use of transglutaminase</w:t>
               </w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina M. Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa K. Poutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of auto-infection in plant pathogens favour short latent periods: a theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised model for cheese mass loss determination during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sotgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Congresso Nazionale della Società Chimica Italiana SCI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Milano, Italy</w:t>
@@ -6114,77 +6114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the individual layers on polymer-coated cardboards properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,103 +6209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A food requirement-driven approach for packaging design: starting from food needs and target shelf-life to develop tailor-made solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Shelf Life International Meeting SLIM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6356,77 +6356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International ISEKI-FOOD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t>
@@ -6449,903 +6449,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing cellulose-based multi-layered packaging with mass transfer properties tailored to food requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of 100% bio-circular multi-layered food packaging : modelling packaging specifications according to food requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803490v1</w:t>
+                <w:t xml:space="preserve">hal-04836202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical recycling of polyhydroxyalkanoates for food contact applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation Congress EPF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.588</w:t>
+              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168471v1</w:t>
+                <w:t xml:space="preserve">hal-04168462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of Polyhydroxybutyrate-co-valerate for food packaging applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multilayered paper-based food packaging with tailored gas transfer rates for increased usage benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806186v1</w:t>
+                <w:t xml:space="preserve">hal-04806184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects and challenges of the mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing cellulose-based multi-layered packaging with mass transfer properties tailored to food requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées du Groupe Français des polymères-Section Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. International EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168447v1</w:t>
+                <w:t xml:space="preserve">hal-04803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 100% bio-circular multi-layered food packaging : modelling packaging specifications according to food requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical recycling of polyhydroxyalkanoates for food contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Polymer Federation Congress EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836202v1</w:t>
+                <w:t xml:space="preserve">hal-04168471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of Polyhydroxybutyrate-co-valerate for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168462v1</w:t>
+                <w:t xml:space="preserve">hal-04806186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered paper-based food packaging with tailored gas transfer rates for increased usage benefits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects and challenges of the mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17. Journées du Groupe Français des polymères-Section Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806184v1</w:t>
+                <w:t xml:space="preserve">hal-04168447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nanoclays on the apparent diffusion coefficient of additives in polybutylene succinate adipate (PBSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lajarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7364,277 +7364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598162v1</w:t>
+                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in vitro digestion of emulsions: effects of droplet size and oil composition on lipolysis kinetics and fatty acid bioaccessible profiles (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,77 +7715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling competition phenomena in a dairy oil-in-water emulsion using hybrid kinetic Monte Carlo simulations (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,700 +7834,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628027v1</w:t>
+                <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598170v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365975v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Keijzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44303-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598169v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
+              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739639v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling highlights the major impact of droplet surface area on lipolysis rate of triacylglycerol emulsions stabilized with whey proteins (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,103 +8582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
@@ -8707,103 +8707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project`s Conference International "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8867,51 +8867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9297,226 +9297,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
+                <w:t xml:space="preserve">Some remarks on a singular reaction-diffusion system arising in predator-prey modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Differential Equations in Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Le Havre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753952v1</w:t>
+                <w:t xml:space="preserve">hal-02758401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on a singular reaction-diffusion system arising in predator-prey modeling</w:t>
+                <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlais</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Differential Equations in Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02758401v1</w:t>
+                <w:t xml:space="preserve">hal-02753952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9547,51 +9547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalping phenomena: sorption kinetics of white wine aroma compounds into HDPE, PET and PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Licciardello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,64 +9642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9750,64 +9750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9858,51 +9858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9983,77 +9983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10265,77 +10265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Structure to Function: Predicting Mass Transfer in Cellulose-Based Multilayer Packaging Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10370,103 +10370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10492,103 +10492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-coated cardboards as food packaging alternatives: the importance of considering close-to-real testing conditions in a reverse engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pignères</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10659,51 +10659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11040,51 +11040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>