--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -477,1346 +477,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
+                <w:t xml:space="preserve">Applicability of the series resistance model in predicting the permeability of coated papers to oxygen and water vapor: importance of data quality and associated metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.108907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069537v1</w:t>
+                <w:t xml:space="preserve">hal-05493287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the series resistance model in predicting the permeability of coated papers to oxygen and water vapor: importance of data quality and associated metadata</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108907⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493287v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: How to use those data to evaluate food waste?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Blumenthal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101001⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.116023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051963v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-coated cardboards as strawberry packaging alternatives: The importance of considering close-to-real testing conditions in a food requirement-driven approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mérendet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116023⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), pp.2500048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051895v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Polybutylene Succinate Coatings for Sustainable Cardboard Packaging: Structure‐Property Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Vercasson</w:t>
+                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Prieto</w:t>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (13), pp.2500048. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202500048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199178v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Pignères</w:t>
+                <w:t xml:space="preserve">An overview of methods to qualitatively and quantitatively characterize the structure of polymer-coated cardboards: Advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.113735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133361v1</w:t>
+                <w:t xml:space="preserve">hal-05069537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
+                <w:t xml:space="preserve">How to assess the layers' thicknesses in polymer-coated cardboards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Choisnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.108532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699369v1</w:t>
+                <w:t xml:space="preserve">hal-04614643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the layers' thicknesses in polymer-coated cardboards?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Vercasson</w:t>
+                <w:t xml:space="preserve">Deciphering the respective roles of coating weight and number of layers on the mass transfer properties of polyvinyl alcohol coated cardboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaura Baghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 193, pp.108532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108532⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 195, pp.108627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614643v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the respective roles of coating weight and number of layers on the mass transfer properties of polyvinyl alcohol coated cardboards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaura Baghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 195, pp.108627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2024.108627⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678049v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get reliable oxygen transmission rate values for coated cardboards?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of the structure of polymer-coated cardboards produced by thermocompression using I-optimal design of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lamberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 186, pp.108048. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.110411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.108048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276849v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled Poly(hydroxybutyrate-co-valerate) as Food Packaging: Effect of Multiple Melt Processing on Packaging Performance and Food Contact Suitability</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1913,364 +1913,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+                <w:t xml:space="preserve">Mélanie Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094129v1</w:t>
+                <w:t xml:space="preserve">hal-03783883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t>
+                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Münch</w:t>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783883v1</w:t>
+                <w:t xml:space="preserve">hal-04094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 177, pp.111521. </w:t>
@@ -2715,51 +2715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,77 +2827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of Mass Transfer into Bio-Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,732 +2955,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
+                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894835v1</w:t>
+                <w:t xml:space="preserve">hal-02486307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Food Contact Suitability of Aged Bio-Nanocomposite Materials Dedicated to Food Packaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10030877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486307v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
+                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadijeh Khederlou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nakry Pen</w:t>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887437v1</w:t>
+                <w:t xml:space="preserve">hal-02285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting gravimetric sorption analyzer to estimate water vapor diffusivity in micrometric size cellulose particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-019-02661-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of Active Films Containing Iron–Montmorillonite Nanocomposites for O2 Scavenging</w:t>
+                <w:t xml:space="preserve">Hybrid iron montmorillonite nano-particles as an oxygen scavenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland-Modeste Kombaya-Touckia-Linin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadijeh Khederlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Nakry Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.750 - 760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9091193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285618v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mixed impact of nanoclays on the apparent diffusion coefficient of additives in biodegradable polymers in contact with food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lajarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,187 +3734,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of quartz crystal microbalance to estimate water vapor transfer in micrometric size cellulose particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+                <w:t xml:space="preserve">Predicting shelf life gain of fresh strawberries ‘ Charlotte cv’ in modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.068⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774663v1</w:t>
+                <w:t xml:space="preserve">hal-02628591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global visual method for measuring the deterioration of strawberries in MAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,206 +3945,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MethodsX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.944-949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mex.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting shelf life gain of fresh strawberries ‘ Charlotte cv’ in modified atmosphere packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Matar</w:t>
+                <w:t xml:space="preserve">Assessing the potential of quartz crystal microbalance to estimate water vapor transfer in micrometric size cellulose particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.28-38. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.307 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628591v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of Acacia senegal vs Acacia seyal films and impact on specific functionalities</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chutima Aphibanthammakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,295 +4254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Fornaciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.1712. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11091712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918042v1</w:t>
+                <w:t xml:space="preserve">hal-02381094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11091712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381094v1</w:t>
+                <w:t xml:space="preserve">hal-01918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emballage alimentaire et l’innovation écologique dans toutes leurs dimensions</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of in vitro lipid digestion: Individual fatty acid release and bioaccessibility kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on new mathematical model for interpreting pH-Stat digestion profiles: impact of lipid droplet characteristics on in vitro digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,303 +5141,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Descamps</w:t>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
+              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195497v1</w:t>
+                <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195498v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural mechanisms leading to improved water retention in acid milk gels by use of transglutaminase</w:t>
               </w:r>
@@ -5449,64 +5449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek D. Ercili-Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina M. Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa K. Poutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of auto-infection in plant pathogens favour short latent periods: a theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised model for cheese mass loss determination during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,77 +6114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the individual layers on polymer-coated cardboards properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,90 +6209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A food requirement-driven approach for packaging design: starting from food needs and target shelf-life to develop tailor-made solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6449,890 +6449,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 100% bio-circular multi-layered food packaging : modelling packaging specifications according to food requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Developing cellulose-based multi-layered packaging with mass transfer properties tailored to food requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Vercasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. International EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836202v1</w:t>
+                <w:t xml:space="preserve">hal-04803490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
+                <w:t xml:space="preserve">Mechanical recycling of polyhydroxyalkanoates for food contact applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Polymer Federation Congress EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168462v1</w:t>
+                <w:t xml:space="preserve">hal-04168471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered paper-based food packaging with tailored gas transfer rates for increased usage benefits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of Polyhydroxybutyrate-co-valerate for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806184v1</w:t>
+                <w:t xml:space="preserve">hal-04806186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing cellulose-based multi-layered packaging with mass transfer properties tailored to food requirements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects and challenges of the mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinaz Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">17. Journées du Groupe Français des polymères-Section Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803490v1</w:t>
+                <w:t xml:space="preserve">hal-04168447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical recycling of polyhydroxyalkanoates for food contact applications</w:t>
+                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinaz Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation Congress EPF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.588</w:t>
+              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168471v1</w:t>
+                <w:t xml:space="preserve">hal-04168462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the closed-loop mechanical recycling of Polyhydroxybutyrate-co-valerate for food packaging applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multilayered paper-based food packaging with tailored gas transfer rates for increased usage benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806186v1</w:t>
+                <w:t xml:space="preserve">hal-04806184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects and challenges of the mechanical recycling of polyhydroxybutyrate-co-valerate for food packaging applications.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of 100% bio-circular multi-layered food packaging : modelling packaging specifications according to food requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées du Groupe Français des polymères-Section Méditerranée</w:t>
+              <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168447v1</w:t>
+                <w:t xml:space="preserve">hal-04836202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nanoclays on the apparent diffusion coefficient of additives in polybutylene succinate adipate (PBSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lajarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7364,277 +7364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
+                <w:t xml:space="preserve">hal-01598162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (communication orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598162v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in vitro digestion of emulsions: effects of droplet size and oil composition on lipolysis kinetics and fatty acid bioaccessible profiles (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,77 +7715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling competition phenomena in a dairy oil-in-water emulsion using hybrid kinetic Monte Carlo simulations (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,644 +7834,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
+              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739639v1</w:t>
+                <w:t xml:space="preserve">hal-03628027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of metabolic models by polygons optimization method applied to Bioethanol production with co-substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+                <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Minh Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of the International-Federation-of-Automatic-Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.6</w:t>
+              <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628027v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of a whey protein stabilized emulsion: Mechanistic modeling reveals the major influence of droplet coalescence on the kinetics of pancreatic lipolysis (poster)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Keijzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD INFOGEST - 3rd International Conference on Food Digestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44303-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598170v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning dynamical systems using standard symbolic regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Conference EuroGP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365975v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598169v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling highlights the major impact of droplet surface area on lipolysis rate of triacylglycerol emulsions stabilized with whey proteins (poster)</w:t>
               </w:r>
@@ -8483,51 +8483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,90 +8582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,51 +8720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9297,226 +9297,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on a singular reaction-diffusion system arising in predator-prey modeling</w:t>
+                <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlais</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Differential Equations in Mathematical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758401v1</w:t>
+                <w:t xml:space="preserve">hal-02753952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
+                <w:t xml:space="preserve">Some remarks on a singular reaction-diffusion system arising in predator-prey modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Differential Equations in Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Le Havre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753952v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9547,51 +9547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalping phenomena: sorption kinetics of white wine aroma compounds into HDPE, PET and PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Licciardello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,51 +9642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and characterization of the impregnated layer in cellulose-based multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,51 +9858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of emulsion coalescence and oil composition on in vitro digestion kinetics and fatty acid bioaccessibility (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9983,51 +9983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,103 +10370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer behavior at sale point and consumption according to strawberry quality: how to use those data to evaluate food waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle-Ahou Gouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10492,103 +10492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-coated cardboards as food packaging alternatives: the importance of considering close-to-real testing conditions in a reverse engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pignères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10659,51 +10659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11040,51 +11040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoa Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108907" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle-Ahou Gouton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaura Baghe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamberet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.110411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-022-02600-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2122589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.634038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wolf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142257" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030877" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland-Modeste Kombaya-Touckia-Linin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02661-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Khederlou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2018.03.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2018.07.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutima Aphibanthammakit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668195v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137830815050605E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03573" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F van den Berg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gilligan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-012-9602-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNG9QPJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX9X52G9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Romano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Orsini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sotgiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365975v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keijzer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44303-3_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.61" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ferrari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Licciardello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00263910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>