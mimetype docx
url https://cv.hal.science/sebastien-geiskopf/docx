--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -511,364 +511,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
+                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Geiskopf</w:t>
+                <w:t xml:space="preserve">Fatme Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valdenaire</w:t>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Denis Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134056v1</w:t>
+                <w:t xml:space="preserve">hal-03457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
+                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatme Trad</w:t>
+                <w:t xml:space="preserve">S. Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
+                <w:t xml:space="preserve">A. Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zhigunov</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457250v1</w:t>
+                <w:t xml:space="preserve">hal-03134056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SiP 2 Nanocrystals Embedded in SiO 2 from Phosphorus-Rich SiO 1.5 Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1371,77 +1371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of thin layers of SiP lamellar alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02132745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02132745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LORR0024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>