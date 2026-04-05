--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien George </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en informatique, Le Mans Université, Directeur du LIUM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-george</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0812-0712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109188462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnal Web Site : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lium.univ-lemans.fr/team/sebastien-george/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Bandiaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Volteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Endodontic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a versatile text input device for virtual and immersive workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.364-409. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2352705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Predictive Analytics for Students’ Performance in Moodle: Insight from an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47852/bonviewJDSIS42023777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN4MOOC: a BPMN Extension for the Design of Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (7), pp.3697-3719. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2023.2190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model and Tool to Support Pedagogical Scenario Building for Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.899-927. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-020-09444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2018.2823710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCAT: A Visual Authoring Tool in the cMOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.1185-1209. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-018-9807-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social recommender approach for technology-enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.61-89. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2018.091631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Gaming Features for Motivating Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.625-656. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878117712632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile platform for controlling and interacting with a do-it-yourself smart eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPCC-02-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'une ludification adaptative sur l'engagement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wizard of Oz in Designing a Collaborative Learning Serious Game on Tabletops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnoosh Vahdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2013.V3.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Assistance Environment for Tutors Based on a Co-Adaptive Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Management Tool for the Interconnection of Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Online Tutoring and Learning Activities: Real Time Visualization of Students Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 8, pp.52-69. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17415651111125513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Concerns in E-learning: Is Using Tracking System a Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 1, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Students' Self-Monitoring in Online Learning Supported by Computer-Mediated Communication Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Interconnection of Communities of Practice: The example of TE-Cap 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCoCo: A Context-Aware System for Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Mobile Technologies (iJIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i3.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a virtual community of tutors in experience capitalising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning and Communications in Mobile Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.372-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser une situation d'apprentissage collective instrumentée : réalités, méthodes et modèles, quelques pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (Issue 2), p. 72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Standards as a Basis for Contextual Forums Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at tracking human and computer interactions in web-based communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 5 (Issue 3), p. 170-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'outils de communication spécifiques au contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.317-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation, Revue Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multi-culturel, collaboratif et synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de conversations textuelles synchrones d'apprenants pour la détermination de comportements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 10, p. 165-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale des banques de ressources éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, hors série, p. 157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et espaces de communication numériques dans un environnement support de projets entre apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3-4), p. 65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learners' activities in a distance learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Lifelong Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (3), pp.261--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s’adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l’environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s'adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l'environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S a Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.440-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons tirées d'une expérience exploratoire de conception de jeux sérieux en RV pour la coopération multiplateforme asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Generators of Varied and Adapted Training Game Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.237-252, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Suitable Observation Points to Enhance the Learner’s Perception of Information in Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Agueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012686100003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Students: A Reflective Learning Analytics Approach to Enhance Academic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012634600003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Performance in Learning Management System: An Approach to Key Attributes Identification and Predictive Algorithm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Data Science, Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012754200003756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Digital Divide within a Developing Country: Investigating Gender and Location Influence in ICT Study Engagement in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Culturally- Aware Tutoring Systems (CATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nail HEFIED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Descriptive Model for Designing Multimodal Feedbacks in any Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Technologies (ICSOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, France. pp.84-95, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012081000003538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des indicateurs pour l'apprentissage à la capitalisation par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of 3D Checkpoints for Technical Gesture Learning in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Joudieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023) - GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011618100003417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Indicator Capitalization: Protocol for Needs Gathering and User-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.71-73, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube: Text Entry Evaluation with a Cubic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems - Late Breaking Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3382837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro – DidaSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Motion-Based Evaluation Process in any Unity 3D Simulation for Human Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989001370148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality at Work: Health, Social and Ethical Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'20, Workshop on Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Tools for the Design of Virtual Training Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube is a Kind of Keyboard (k 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Interactive Tablet to Support Vocational Training in Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007456201450152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluating of Human 3d+t Activities in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.696-700, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiziapp: a Web, Collaborative and Gamified Tool Dedicated to Tree mapping and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athènes, Greece. pp.287-297, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Discreet Interactions and Publicly Explicit Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Challenges Using Head-Mounted Displays in Shared and Social Spaces, ACM CHI Conference on Human Factors in Computing Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation pédagogique à la recherche : un outil collaboratif utilisant la réalité augmentée, au service de l’apprentissage de la Check-List utilisée au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alglave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque pour la recherche en santé - Quelles approches disciplinaires pour éclairer les pratiques de la clinique, de la formation et du management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Nantes, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Learning of Motions: An Approach Through Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning, EC-TEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit for Exploring Augmented Reality Through Construction with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Foz do Iguaçu, Brazil. pp.106-113, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SVR.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Analysis of User Motions to Enhance Human Learning: A First Study Case with the Flip Bottle Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Budapest, Hungary. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des Mouvements Humain en Situation Informatisée: Avantages, Limites et Perspectives Apportées par l'Approche Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence des Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented human mind: case of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM International Joint Conference on Pervasive and Ubiquitous Computing and the 2017 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, United States. pp.717-723, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123024.3129273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la logique de l’exécution d’un programme à l’aide d’interactions tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mottais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage Instrumenté de l'Informatique, ORPHEE RDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebPro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTON Project: Do-It-Yourself Approach to Turn a Smartphone into a Smart Eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference on Advances in Mobile Computing and Multi Media (MoMM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Singapore, Singapore. pp.128-136, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3007120.3007134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de joueur pour la ludification adaptative d'une plateforme d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaëlle Molinari, Jun 2015, Agadir, Maroc. pp. 348-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Player Model for Adaptive Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp. 297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Learning Resources Based on Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 - Proceedings of the 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005452304250432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour la recommandation de ressources pédagogiques basée sur les liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant à l’heure du numérique : rôles et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque JOCAIR (Journées Communication et Apprentissage Instrumentés en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Adapt Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.578-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Traces to Qualify Learner's Engagement in Game-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner’s Engagement in Learning Games: a Qualitative Approach based on Learner’s Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004386903390350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la scénarisation d'activités pédagogiques s'appuyant sur des artéfacts tactiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EIAH 2013 "Pratiques de conception autour des plateformes de formation existantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche qualitative pour identifier et qualifier l'engagement des joueurs à partir de leurs traces d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Personalised Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Motivational and Affective Aspects in Technology Enhanced Learning (MATEL 2013) in conjonction with EC-TEL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment to Support Collaborative Learning by Modding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Technology Enhanced Learning (EC-TEL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner's Engagement in Learning Games: a Qualitative Approach based on Learner's Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ludification personnalisée dans une plateforme d’Ancrage Mémoriel®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Serious games, jeux épistémiques numériques", 6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for Learning: Adaptive Gamification for Web-based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Tabletops for Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chania, Crete, Greece. pp.632-633, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game 2.0 : Support à l'Apprentissage Collaboratif par la Modification de Jeux Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Collaborative Activities on Tabletops to Enhance Learning and Knowledge Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.610-612, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on User’s Perception in E-learning Security and Privacy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Fessakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dimitracopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.88-89, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Game 2.0: Support for Game Modding as a Learning Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Games Based Learning (ECGBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.340-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing mobility in serious games: enhancing situated and collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (HCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.12-20, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21619-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Students’ Tracking Data in E-learning: Are We Always Aware of Security and Privacy Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guiyang, Guizhou, China. pp.10-14, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Learning Tracking Data to Support Students’ Self-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003307500460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Human-Computer Interactions in E-Learning: An Application to Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interfaces and Human Computer Interaction (IHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Freiburg, Germany. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie ", Conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de gestion des connaissances d'une Interconnexion de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, HAMMAMET, Tunisie. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser et visualiser les activités de communications médiatisées des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2008 (Journées Communication et Apprentissage Instrumentées en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France. p.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Tracking Data: an Approach for Efficiently Tracking Computer Mediated Communications in Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. p. 783-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser, et visualiser les interactions des apprenants pendant les activités de communications médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR : Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. pp.251--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Tracking Human & Computer Interactions in Web-based Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Human System Learning (ICHSL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. p. 31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Tracks of Users' Activities on Discussion Forum: Reflection and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. http://w3.u-grenoble3.fr/epal/dossier/06_act/pdf/may.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner’s Communication Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (IEEE Ino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubai, United Arab Emirates. pp.148--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des forums électroniques : réflexion et proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la National Conference on Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support a Virtual Community of Tutors in Experience Capitalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Based Communities Conference (WBC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. p. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners’ Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTED International Conference on Web-based Education (IASTED WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chamonix, France. pp.649--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of TE-Cap: an Assistance Environment for Online Tutors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Technology Enhanced Learning (EC-TEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Crete, Greece. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in Web-Based Learning Environments: For Better Collecting and Exploiting Learners' Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Algarve, Portugal. p. 219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'une communauté de pratique virtuelle : illustration avec le portail TE-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Learning and working in CoPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner's Communication Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (Ino 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates, France. p. 148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Cap : une plate-forme support au partage et à la capitalisation d'expériences entre tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners' Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web-based Education (WBE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.649-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Learners Behaviours in Educational Business Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Crete, Greece, Greece. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11876663_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Assistance Tool to Support the Tutor in the Setting-up of Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, United States. p. 424-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System to Support Tutors in Adapting Distance Learning Situations to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Web Information Systems (WEBIST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Setúbal, Portugal. p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based System for Observing and Analyzing Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'aide au tuteur à la préparation de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres des Sciences et Technologies de l'Information (ASTI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multiculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICE Méditerranée 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing Discussions in Distance Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Joensuu, Finland. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2004.1357408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils spécialisés pour une activité située: Problème de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un point de vue instrumental sur la réalisation de banques de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de forums pour la formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA 2002 "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pédagogique dédié aux projets collectifs à distance intégrant une assistance aux apprenants et au chef de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to automatic analysis of learners' social behavior during computer-mediated synchronous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, ITS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Biarritz, France. pp.630-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLACH: a Computer Environment Supporting Distance Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications ED-MEDIA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement support de projets collectifs entre apprenants : SPLACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées francophones Environnements Interactifs d'Apprentissage avec Ordinateur (EIAO'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-Based Learning as a Basis for a CSCL Environment: an Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Computer-Supported Collaborative Learning (Euro-CSCL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht (Netherland), Unknown Region. pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche automatique pour l'analyse automatique de comportements sociaux d'apprenants lors de conversations synchrones médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Innovation &amp; Technologies (CITE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France. pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Project Pedagogy in a Distributed Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.679-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Collaborative Learning in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Educational Robotics, International Conference of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Distance Learning : An Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International PEG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Exeter (England), Unknown Region. pp.344--353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Distance Support in Educationnal Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications for Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Gjøvik, Norway. pp.311--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Learning in Industrial Machine Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kraków, Poland. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons From an Exploratory Short Experience of VR Game Development for Cross-Platform Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2025 9th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">468 p., 2015, ISBN 978-2-9552774-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des secondes rencontres jeunes chercheurs en Environnements Informatiques pour l'Apprentissage Humain, 2008, 160 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lille, 160 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP, pp.378, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Approaches to Design and Capitalize Data Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-151, 2023, Cognition and Exploratory Learning in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning of Motions Based on a Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Isaias; Demetrios G. Sampson; Dirk Ifenthaler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Supported Innovations in School Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-70, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48196-4. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48194-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games, Simulations, Immersive Environments, and Emerging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2019, 978-3-319-60013-0. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0_36-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Gamification System for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Zvacek; Maria Teresa Restivo; James Uhomoibhi; Markus Helfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 510, Springer, pp 115-129, 2015, Communications in Computer and Information Science, 978-3-319-25768-6. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25768-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Human Communications and Distance Learning Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alkhalifa, Eshaa M.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVELY INFORMED SYSTEM, Utilizing Practical Approaches to Enrich Information Presentation and Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, IDEA Group Inc., pp.102-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet, micro-robots modulaires et logiciel d'apprentissage dans le cadre de l'enseignement des systèmes automatisés au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Montflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermillon et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire en technologie à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.117-168, 2005, Didactiques, Apprentissage, enseignements, 2-7342-1021-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement informatique de support à une pédagogie de projet dans un contexte d'apprentissage à distance en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taurisson A. and Senteni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogies.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 328, Presses de l'Université du Québec, pp.73-102, 2003, 2-7605-1227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld Controller Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/212866. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020212866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de projet à distance avec des collégiens dans le cadre d'un concours de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et communications contextuelles dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00557182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM avancées pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mons, Belgique, Université de Mons, pp.61, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « Évaluation dans les jeux sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), pp.421-429, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien George </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en informatique, Le Mans Université, Directeur du LIUM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-george</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0812-0712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109188462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnal Web Site : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lium.univ-lemans.fr/team/sebastien-george/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Technologies for Affordable Augmented Reality Solutions on Flat Surfaces: A Systematic Technology Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.290-382. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1100000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Bandiaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Volteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Endodontic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a versatile text input device for virtual and immersive workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.364-409. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2352705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Predictive Analytics for Students’ Performance in Moodle: Insight from an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47852/bonviewJDSIS42023777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN4MOOC: a BPMN Extension for the Design of Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (7), pp.3697-3719. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2023.2190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model and Tool to Support Pedagogical Scenario Building for Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.899-927. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-020-09444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCAT: A Visual Authoring Tool in the cMOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.1185-1209. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-018-9807-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2018.2823710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social recommender approach for technology-enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.61-89. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2018.091631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'une ludification adaptative sur l'engagement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile platform for controlling and interacting with a do-it-yourself smart eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPCC-02-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Gaming Features for Motivating Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.625-656. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878117712632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wizard of Oz in Designing a Collaborative Learning Serious Game on Tabletops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnoosh Vahdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2013.V3.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Assistance Environment for Tutors Based on a Co-Adaptive Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Management Tool for the Interconnection of Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Concerns in E-learning: Is Using Tracking System a Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 1, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Online Tutoring and Learning Activities: Real Time Visualization of Students Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 8, pp.52-69. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17415651111125513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Students' Self-Monitoring in Online Learning Supported by Computer-Mediated Communication Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Interconnection of Communities of Practice: The example of TE-Cap 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning and Communications in Mobile Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.372-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a virtual community of tutors in experience capitalising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCoCo: A Context-Aware System for Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Mobile Technologies (iJIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i3.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at tracking human and computer interactions in web-based communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 5 (Issue 3), p. 170-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser une situation d'apprentissage collective instrumentée : réalités, méthodes et modèles, quelques pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (Issue 2), p. 72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Standards as a Basis for Contextual Forums Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'outils de communication spécifiques au contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.317-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation, Revue Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multi-culturel, collaboratif et synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de conversations textuelles synchrones d'apprenants pour la détermination de comportements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 10, p. 165-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale des banques de ressources éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, hors série, p. 157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et espaces de communication numériques dans un environnement support de projets entre apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3-4), p. 65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learners' activities in a distance learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Lifelong Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (3), pp.261--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons tirées d'une expérience exploratoire de conception de jeux sérieux en RV pour la coopération multiplateforme asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s’adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l’environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s'adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l'environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S a Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.440-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nail HEFIED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Digital Divide within a Developing Country: Investigating Gender and Location Influence in ICT Study Engagement in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Culturally- Aware Tutoring Systems (CATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Suitable Observation Points to Enhance the Learner’s Perception of Information in Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Agueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012686100003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Generators of Varied and Adapted Training Game Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.237-252, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Students: A Reflective Learning Analytics Approach to Enhance Academic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012634600003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Performance in Learning Management System: An Approach to Key Attributes Identification and Predictive Algorithm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Data Science, Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012754200003756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Descriptive Model for Designing Multimodal Feedbacks in any Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Technologies (ICSOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, France. pp.84-95, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012081000003538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des indicateurs pour l'apprentissage à la capitalisation par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of 3D Checkpoints for Technical Gesture Learning in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Joudieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023) - GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011618100003417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Indicator Capitalization: Protocol for Needs Gathering and User-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.71-73, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality at Work: Health, Social and Ethical Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'20, Workshop on Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro – DidaSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube: Text Entry Evaluation with a Cubic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems - Late Breaking Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3382837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Motion-Based Evaluation Process in any Unity 3D Simulation for Human Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989001370148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Tools for the Design of Virtual Training Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube is a Kind of Keyboard (k 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Interactive Tablet to Support Vocational Training in Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007456201450152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluating of Human 3d+t Activities in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.696-700, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiziapp: a Web, Collaborative and Gamified Tool Dedicated to Tree mapping and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athènes, Greece. pp.287-297, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Discreet Interactions and Publicly Explicit Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Challenges Using Head-Mounted Displays in Shared and Social Spaces, ACM CHI Conference on Human Factors in Computing Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit for Exploring Augmented Reality Through Construction with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Foz do Iguaçu, Brazil. pp.106-113, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SVR.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Learning of Motions: An Approach Through Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning, EC-TEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation pédagogique à la recherche : un outil collaboratif utilisant la réalité augmentée, au service de l’apprentissage de la Check-List utilisée au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alglave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque pour la recherche en santé - Quelles approches disciplinaires pour éclairer les pratiques de la clinique, de la formation et du management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Nantes, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Analysis of User Motions to Enhance Human Learning: A First Study Case with the Flip Bottle Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Budapest, Hungary. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la logique de l’exécution d’un programme à l’aide d’interactions tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mottais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage Instrumenté de l'Informatique, ORPHEE RDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des Mouvements Humain en Situation Informatisée: Avantages, Limites et Perspectives Apportées par l'Approche Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence des Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented human mind: case of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM International Joint Conference on Pervasive and Ubiquitous Computing and the 2017 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, United States. pp.717-723, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123024.3129273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebPro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTON Project: Do-It-Yourself Approach to Turn a Smartphone into a Smart Eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference on Advances in Mobile Computing and Multi Media (MoMM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Singapore, Singapore. pp.128-136, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3007120.3007134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de joueur pour la ludification adaptative d'une plateforme d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaëlle Molinari, Jun 2015, Agadir, Maroc. pp. 348-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Player Model for Adaptive Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp. 297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Learning Resources Based on Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 - Proceedings of the 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005452304250432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour la recommandation de ressources pédagogiques basée sur les liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant à l’heure du numérique : rôles et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque JOCAIR (Journées Communication et Apprentissage Instrumentés en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Adapt Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.578-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ludification personnalisée dans une plateforme d’Ancrage Mémoriel®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Serious games, jeux épistémiques numériques", 6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche qualitative pour identifier et qualifier l'engagement des joueurs à partir de leurs traces d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Traces to Qualify Learner's Engagement in Game-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner’s Engagement in Learning Games: a Qualitative Approach based on Learner’s Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004386903390350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la scénarisation d'activités pédagogiques s'appuyant sur des artéfacts tactiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EIAH 2013 "Pratiques de conception autour des plateformes de formation existantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Personalised Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Motivational and Affective Aspects in Technology Enhanced Learning (MATEL 2013) in conjonction with EC-TEL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment to Support Collaborative Learning by Modding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Technology Enhanced Learning (EC-TEL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner's Engagement in Learning Games: a Qualitative Approach based on Learner's Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Tabletops for Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chania, Crete, Greece. pp.632-633, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for Learning: Adaptive Gamification for Web-based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game 2.0 : Support à l'Apprentissage Collaboratif par la Modification de Jeux Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Collaborative Activities on Tabletops to Enhance Learning and Knowledge Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.610-612, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on User’s Perception in E-learning Security and Privacy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Fessakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dimitracopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.88-89, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Game 2.0: Support for Game Modding as a Learning Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Games Based Learning (ECGBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.340-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing mobility in serious games: enhancing situated and collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (HCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.12-20, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21619-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Learning Tracking Data to Support Students’ Self-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003307500460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Students’ Tracking Data in E-learning: Are We Always Aware of Security and Privacy Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guiyang, Guizhou, China. pp.10-14, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Human-Computer Interactions in E-Learning: An Application to Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interfaces and Human Computer Interaction (IHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Freiburg, Germany. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de gestion des connaissances d'une Interconnexion de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, HAMMAMET, Tunisie. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie ", Conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser, et visualiser les interactions des apprenants pendant les activités de communications médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR : Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. pp.251--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Tracking Human & Computer Interactions in Web-based Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Human System Learning (ICHSL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. p. 31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser et visualiser les activités de communications médiatisées des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2008 (Journées Communication et Apprentissage Instrumentées en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France. p.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Tracking Data: an Approach for Efficiently Tracking Computer Mediated Communications in Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. p. 783-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Cap : une plate-forme support au partage et à la capitalisation d'expériences entre tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners' Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web-based Education (WBE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.649-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Tracks of Users' Activities on Discussion Forum: Reflection and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. http://w3.u-grenoble3.fr/epal/dossier/06_act/pdf/may.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of TE-Cap: an Assistance Environment for Online Tutors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Technology Enhanced Learning (EC-TEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Crete, Greece. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support a Virtual Community of Tutors in Experience Capitalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Based Communities Conference (WBC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. p. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners’ Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTED International Conference on Web-based Education (IASTED WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chamonix, France. pp.649--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner’s Communication Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (IEEE Ino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubai, United Arab Emirates. pp.148--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des forums électroniques : réflexion et proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la National Conference on Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in Web-Based Learning Environments: For Better Collecting and Exploiting Learners' Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Algarve, Portugal. p. 219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'une communauté de pratique virtuelle : illustration avec le portail TE-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Learning and working in CoPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner's Communication Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (Ino 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates, France. p. 148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Learners Behaviours in Educational Business Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Crete, Greece, Greece. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11876663_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Assistance Tool to Support the Tutor in the Setting-up of Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, United States. p. 424-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System to Support Tutors in Adapting Distance Learning Situations to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Web Information Systems (WEBIST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Setúbal, Portugal. p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based System for Observing and Analyzing Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'aide au tuteur à la préparation de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres des Sciences et Technologies de l'Information (ASTI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multiculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICE Méditerranée 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing Discussions in Distance Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Joensuu, Finland. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2004.1357408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils spécialisés pour une activité située: Problème de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un point de vue instrumental sur la réalisation de banques de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pédagogique dédié aux projets collectifs à distance intégrant une assistance aux apprenants et au chef de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to automatic analysis of learners' social behavior during computer-mediated synchronous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, ITS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Biarritz, France. pp.630-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de forums pour la formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA 2002 "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLACH: a Computer Environment Supporting Distance Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications ED-MEDIA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche automatique pour l'analyse automatique de comportements sociaux d'apprenants lors de conversations synchrones médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Innovation &amp; Technologies (CITE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France. pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-Based Learning as a Basis for a CSCL Environment: an Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Computer-Supported Collaborative Learning (Euro-CSCL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht (Netherland), Unknown Region. pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement support de projets collectifs entre apprenants : SPLACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées francophones Environnements Interactifs d'Apprentissage avec Ordinateur (EIAO'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Collaborative Learning in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Educational Robotics, International Conference of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Project Pedagogy in a Distributed Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.679-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Distance Learning : An Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International PEG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Exeter (England), Unknown Region. pp.344--353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Distance Support in Educationnal Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications for Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Gjøvik, Norway. pp.311--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Learning in Industrial Machine Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kraków, Poland. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons From an Exploratory Short Experience of VR Game Development for Cross-Platform Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2025 9th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">468 p., 2015, ISBN 978-2-9552774-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des secondes rencontres jeunes chercheurs en Environnements Informatiques pour l'Apprentissage Humain, 2008, 160 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lille, 160 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP, pp.378, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Approaches to Design and Capitalize Data Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-151, 2023, Cognition and Exploratory Learning in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning of Motions Based on a Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Isaias; Demetrios G. Sampson; Dirk Ifenthaler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Supported Innovations in School Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-70, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48196-4. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48194-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games, Simulations, Immersive Environments, and Emerging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2019, 978-3-319-60013-0. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0_36-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Gamification System for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Zvacek; Maria Teresa Restivo; James Uhomoibhi; Markus Helfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 510, Springer, pp 115-129, 2015, Communications in Computer and Information Science, 978-3-319-25768-6. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25768-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Human Communications and Distance Learning Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alkhalifa, Eshaa M.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVELY INFORMED SYSTEM, Utilizing Practical Approaches to Enrich Information Presentation and Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, IDEA Group Inc., pp.102-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet, micro-robots modulaires et logiciel d'apprentissage dans le cadre de l'enseignement des systèmes automatisés au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Montflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermillon et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire en technologie à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.117-168, 2005, Didactiques, Apprentissage, enseignements, 2-7342-1021-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement informatique de support à une pédagogie de projet dans un contexte d'apprentissage à distance en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taurisson A. and Senteni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogies.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 328, Presses de l'Université du Québec, pp.73-102, 2003, 2-7605-1227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld Controller Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/212866. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020212866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de projet à distance avec des collégiens dans le cadre d'un concours de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et communications contextuelles dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00557182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM avancées pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mons, Belgique, Université de Mons, pp.61, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « Évaluation dans les jeux sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), pp.421-429, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18753C09"/>
+    <w:nsid w:val="2A63A8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-george" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-0712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109188462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/sebastien-george/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin-Vallerand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2352705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47852/bonviewJDSIS42023777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmarais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2018.2823710" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tadlaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2018.091631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878117712632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01575915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin Vallerand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPCC-02-2017-0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651111125513" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i3.748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Labas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Contamines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Guilmet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vilela Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012634600003693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012754200003756" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382837" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033129v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Papouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264937v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3313258" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007456201450152" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03039023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alglave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2018.00026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264940v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123024.3129273" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mottais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007120.3007134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165497v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005452304250432" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405948v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433252v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130795v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854614v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004386903390350" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353117v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fessakis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitracopoulou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.145" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013764" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003307500460055" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433892v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652626v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377327v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385817v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296796v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265662v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434106v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434064v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434063v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265590v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165374v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265667v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165368v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195947v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11876663_23" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357408" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contamines" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434610v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000667v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452696v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434576v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434661v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434649v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434657v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434706v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434708v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452698v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437203v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474727v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345596v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264208v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_36-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25768-6_8" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155648v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montflier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jambu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434540v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03038746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452697v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354547v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-george" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-0712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109188462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/sebastien-george/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin-Vallerand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2352705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47852/bonviewJDSIS42023777" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2018.2823710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tadlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2018.091631" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01575915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin Vallerand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPCC-02-2017-0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878117712632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651111125513" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i3.748" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Contamines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Guilmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vilela Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012634600003693" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012754200003756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382837" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Papouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007456201450152" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2018.00026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03039023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alglave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mottais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123024.3129273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264936v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007120.3007134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005452304250432" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004386903390350" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859443v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869190v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fessakis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitracopoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003307500460055" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013764" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377327v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652626v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178426v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165387v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434063v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434106v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165374v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11876663_23" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190808v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357408" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434612v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contamines" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000667v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434576v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434657v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434661v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434708v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434706v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434703v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452698v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283753v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264208v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_36-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25768-6_8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montflier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jambu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03038746v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557182v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354547v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>