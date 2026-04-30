--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien George </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en informatique, Le Mans Université, Directeur du LIUM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-george</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0812-0712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109188462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnal Web Site : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lium.univ-lemans.fr/team/sebastien-george/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Technologies for Affordable Augmented Reality Solutions on Flat Surfaces: A Systematic Technology Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.290-382. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1100000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Bandiaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Volteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Endodontic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a versatile text input device for virtual and immersive workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.364-409. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2352705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Predictive Analytics for Students’ Performance in Moodle: Insight from an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47852/bonviewJDSIS42023777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN4MOOC: a BPMN Extension for the Design of Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (7), pp.3697-3719. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2023.2190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model and Tool to Support Pedagogical Scenario Building for Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.899-927. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-020-09444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCAT: A Visual Authoring Tool in the cMOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.1185-1209. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-018-9807-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2018.2823710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social recommender approach for technology-enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.61-89. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2018.091631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'une ludification adaptative sur l'engagement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile platform for controlling and interacting with a do-it-yourself smart eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPCC-02-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Gaming Features for Motivating Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.625-656. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878117712632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wizard of Oz in Designing a Collaborative Learning Serious Game on Tabletops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnoosh Vahdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2013.V3.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Assistance Environment for Tutors Based on a Co-Adaptive Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Management Tool for the Interconnection of Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Concerns in E-learning: Is Using Tracking System a Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 1, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Online Tutoring and Learning Activities: Real Time Visualization of Students Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 8, pp.52-69. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17415651111125513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Students' Self-Monitoring in Online Learning Supported by Computer-Mediated Communication Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Interconnection of Communities of Practice: The example of TE-Cap 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning and Communications in Mobile Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.372-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a virtual community of tutors in experience capitalising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCoCo: A Context-Aware System for Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Mobile Technologies (iJIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i3.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at tracking human and computer interactions in web-based communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 5 (Issue 3), p. 170-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser une situation d'apprentissage collective instrumentée : réalités, méthodes et modèles, quelques pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (Issue 2), p. 72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Standards as a Basis for Contextual Forums Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'outils de communication spécifiques au contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.317-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation, Revue Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multi-culturel, collaboratif et synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de conversations textuelles synchrones d'apprenants pour la détermination de comportements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 10, p. 165-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale des banques de ressources éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, hors série, p. 157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et espaces de communication numériques dans un environnement support de projets entre apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3-4), p. 65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learners' activities in a distance learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Lifelong Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (3), pp.261--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons tirées d'une expérience exploratoire de conception de jeux sérieux en RV pour la coopération multiplateforme asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s’adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l’environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s'adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l'environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S a Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.440-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nail HEFIED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Digital Divide within a Developing Country: Investigating Gender and Location Influence in ICT Study Engagement in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Culturally- Aware Tutoring Systems (CATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Suitable Observation Points to Enhance the Learner’s Perception of Information in Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Agueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012686100003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Generators of Varied and Adapted Training Game Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.237-252, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Students: A Reflective Learning Analytics Approach to Enhance Academic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012634600003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Performance in Learning Management System: An Approach to Key Attributes Identification and Predictive Algorithm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Data Science, Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012754200003756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Descriptive Model for Designing Multimodal Feedbacks in any Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Technologies (ICSOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, France. pp.84-95, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012081000003538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des indicateurs pour l'apprentissage à la capitalisation par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of 3D Checkpoints for Technical Gesture Learning in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Joudieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023) - GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011618100003417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Indicator Capitalization: Protocol for Needs Gathering and User-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.71-73, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality at Work: Health, Social and Ethical Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'20, Workshop on Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro – DidaSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube: Text Entry Evaluation with a Cubic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems - Late Breaking Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3382837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Motion-Based Evaluation Process in any Unity 3D Simulation for Human Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989001370148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Tools for the Design of Virtual Training Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube is a Kind of Keyboard (k 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Interactive Tablet to Support Vocational Training in Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007456201450152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluating of Human 3d+t Activities in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.696-700, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiziapp: a Web, Collaborative and Gamified Tool Dedicated to Tree mapping and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athènes, Greece. pp.287-297, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Discreet Interactions and Publicly Explicit Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Challenges Using Head-Mounted Displays in Shared and Social Spaces, ACM CHI Conference on Human Factors in Computing Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit for Exploring Augmented Reality Through Construction with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Foz do Iguaçu, Brazil. pp.106-113, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SVR.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Learning of Motions: An Approach Through Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning, EC-TEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation pédagogique à la recherche : un outil collaboratif utilisant la réalité augmentée, au service de l’apprentissage de la Check-List utilisée au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alglave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque pour la recherche en santé - Quelles approches disciplinaires pour éclairer les pratiques de la clinique, de la formation et du management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Nantes, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Analysis of User Motions to Enhance Human Learning: A First Study Case with the Flip Bottle Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Budapest, Hungary. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la logique de l’exécution d’un programme à l’aide d’interactions tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mottais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage Instrumenté de l'Informatique, ORPHEE RDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des Mouvements Humain en Situation Informatisée: Avantages, Limites et Perspectives Apportées par l'Approche Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence des Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented human mind: case of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM International Joint Conference on Pervasive and Ubiquitous Computing and the 2017 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, United States. pp.717-723, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123024.3129273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebPro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTON Project: Do-It-Yourself Approach to Turn a Smartphone into a Smart Eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference on Advances in Mobile Computing and Multi Media (MoMM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Singapore, Singapore. pp.128-136, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3007120.3007134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de joueur pour la ludification adaptative d'une plateforme d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaëlle Molinari, Jun 2015, Agadir, Maroc. pp. 348-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Player Model for Adaptive Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp. 297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Learning Resources Based on Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 - Proceedings of the 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005452304250432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour la recommandation de ressources pédagogiques basée sur les liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant à l’heure du numérique : rôles et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque JOCAIR (Journées Communication et Apprentissage Instrumentés en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Adapt Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.578-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ludification personnalisée dans une plateforme d’Ancrage Mémoriel®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Serious games, jeux épistémiques numériques", 6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche qualitative pour identifier et qualifier l'engagement des joueurs à partir de leurs traces d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Traces to Qualify Learner's Engagement in Game-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner’s Engagement in Learning Games: a Qualitative Approach based on Learner’s Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004386903390350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la scénarisation d'activités pédagogiques s'appuyant sur des artéfacts tactiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EIAH 2013 "Pratiques de conception autour des plateformes de formation existantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Personalised Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Motivational and Affective Aspects in Technology Enhanced Learning (MATEL 2013) in conjonction with EC-TEL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment to Support Collaborative Learning by Modding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Technology Enhanced Learning (EC-TEL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner's Engagement in Learning Games: a Qualitative Approach based on Learner's Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Tabletops for Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chania, Crete, Greece. pp.632-633, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for Learning: Adaptive Gamification for Web-based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game 2.0 : Support à l'Apprentissage Collaboratif par la Modification de Jeux Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Collaborative Activities on Tabletops to Enhance Learning and Knowledge Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.610-612, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on User’s Perception in E-learning Security and Privacy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Fessakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dimitracopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.88-89, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Game 2.0: Support for Game Modding as a Learning Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Games Based Learning (ECGBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.340-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing mobility in serious games: enhancing situated and collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (HCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.12-20, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21619-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Learning Tracking Data to Support Students’ Self-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003307500460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Students’ Tracking Data in E-learning: Are We Always Aware of Security and Privacy Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guiyang, Guizhou, China. pp.10-14, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Human-Computer Interactions in E-Learning: An Application to Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interfaces and Human Computer Interaction (IHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Freiburg, Germany. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de gestion des connaissances d'une Interconnexion de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, HAMMAMET, Tunisie. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie ", Conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser, et visualiser les interactions des apprenants pendant les activités de communications médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR : Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. pp.251--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Tracking Human & Computer Interactions in Web-based Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Human System Learning (ICHSL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. p. 31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser et visualiser les activités de communications médiatisées des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2008 (Journées Communication et Apprentissage Instrumentées en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France. p.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Tracking Data: an Approach for Efficiently Tracking Computer Mediated Communications in Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. p. 783-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Cap : une plate-forme support au partage et à la capitalisation d'expériences entre tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners' Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web-based Education (WBE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.649-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Tracks of Users' Activities on Discussion Forum: Reflection and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. http://w3.u-grenoble3.fr/epal/dossier/06_act/pdf/may.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of TE-Cap: an Assistance Environment for Online Tutors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Technology Enhanced Learning (EC-TEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Crete, Greece. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support a Virtual Community of Tutors in Experience Capitalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Based Communities Conference (WBC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. p. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners’ Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTED International Conference on Web-based Education (IASTED WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chamonix, France. pp.649--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner’s Communication Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (IEEE Ino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubai, United Arab Emirates. pp.148--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des forums électroniques : réflexion et proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la National Conference on Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in Web-Based Learning Environments: For Better Collecting and Exploiting Learners' Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Algarve, Portugal. p. 219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'une communauté de pratique virtuelle : illustration avec le portail TE-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Learning and working in CoPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner's Communication Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (Ino 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates, France. p. 148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Learners Behaviours in Educational Business Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Crete, Greece, Greece. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11876663_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Assistance Tool to Support the Tutor in the Setting-up of Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, United States. p. 424-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System to Support Tutors in Adapting Distance Learning Situations to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Web Information Systems (WEBIST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Setúbal, Portugal. p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based System for Observing and Analyzing Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'aide au tuteur à la préparation de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres des Sciences et Technologies de l'Information (ASTI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multiculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICE Méditerranée 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing Discussions in Distance Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Joensuu, Finland. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2004.1357408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils spécialisés pour une activité située: Problème de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un point de vue instrumental sur la réalisation de banques de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pédagogique dédié aux projets collectifs à distance intégrant une assistance aux apprenants et au chef de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to automatic analysis of learners' social behavior during computer-mediated synchronous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, ITS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Biarritz, France. pp.630-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de forums pour la formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA 2002 "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLACH: a Computer Environment Supporting Distance Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications ED-MEDIA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche automatique pour l'analyse automatique de comportements sociaux d'apprenants lors de conversations synchrones médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Innovation &amp; Technologies (CITE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France. pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-Based Learning as a Basis for a CSCL Environment: an Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Computer-Supported Collaborative Learning (Euro-CSCL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht (Netherland), Unknown Region. pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement support de projets collectifs entre apprenants : SPLACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées francophones Environnements Interactifs d'Apprentissage avec Ordinateur (EIAO'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Collaborative Learning in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Educational Robotics, International Conference of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Project Pedagogy in a Distributed Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.679-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Distance Learning : An Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International PEG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Exeter (England), Unknown Region. pp.344--353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Distance Support in Educationnal Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications for Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Gjøvik, Norway. pp.311--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Learning in Industrial Machine Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kraków, Poland. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons From an Exploratory Short Experience of VR Game Development for Cross-Platform Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2025 9th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">468 p., 2015, ISBN 978-2-9552774-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des secondes rencontres jeunes chercheurs en Environnements Informatiques pour l'Apprentissage Humain, 2008, 160 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lille, 160 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP, pp.378, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Approaches to Design and Capitalize Data Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-151, 2023, Cognition and Exploratory Learning in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning of Motions Based on a Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Isaias; Demetrios G. Sampson; Dirk Ifenthaler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Supported Innovations in School Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-70, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48196-4. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48194-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games, Simulations, Immersive Environments, and Emerging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2019, 978-3-319-60013-0. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0_36-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Gamification System for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Zvacek; Maria Teresa Restivo; James Uhomoibhi; Markus Helfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 510, Springer, pp 115-129, 2015, Communications in Computer and Information Science, 978-3-319-25768-6. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25768-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Human Communications and Distance Learning Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alkhalifa, Eshaa M.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVELY INFORMED SYSTEM, Utilizing Practical Approaches to Enrich Information Presentation and Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, IDEA Group Inc., pp.102-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet, micro-robots modulaires et logiciel d'apprentissage dans le cadre de l'enseignement des systèmes automatisés au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Montflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermillon et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire en technologie à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.117-168, 2005, Didactiques, Apprentissage, enseignements, 2-7342-1021-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement informatique de support à une pédagogie de projet dans un contexte d'apprentissage à distance en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taurisson A. and Senteni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogies.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 328, Presses de l'Université du Québec, pp.73-102, 2003, 2-7605-1227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld Controller Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/212866. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020212866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de projet à distance avec des collégiens dans le cadre d'un concours de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et communications contextuelles dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00557182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM avancées pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mons, Belgique, Université de Mons, pp.61, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « Évaluation dans les jeux sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), pp.421-429, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien George </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en informatique, Le Mans Université, Directeur du LIUM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-george</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0812-0712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109188462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnal Web Site : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lium.univ-lemans.fr/team/sebastien-george/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain‐Independent, Extensible Framework for Generators of Training Game Activities on Declarative Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization Technologies for Affordable Augmented Reality Solutions on Flat Surfaces: A Systematic Technology Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.290-382. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1100000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of using immersive virtual reality in haptic dental simulation for endodontic access cavity training: A comparative crossover study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Bandiaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Volteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Endodontic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/iej.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation Framework of Game Activity Generators for Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2025.3646366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a versatile text input device for virtual and immersive workspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.364-409. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2352705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Predictive Analytics for Students’ Performance in Moodle: Insight from an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47852/bonviewJDSIS42023777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework de conception et d'implémentation de générateurs d'activités de jeu d'entrainement aux connaissances déclaratives Framework for the design and implementation of game activity generators for declarative knowledge training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.31.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN4MOOC: a BPMN Extension for the Design of Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (7), pp.3697-3719. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2023.2190353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model and Tool to Support Pedagogical Scenario Building for Connectivist MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.899-927. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-020-09444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCAT: A Visual Authoring Tool in the cMOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (2), pp.1185-1209. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-018-9807-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.16 - 28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2018.2823710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social recommender approach for technology-enhanced learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.61-89. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2018.091631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'une ludification adaptative sur l'engagement des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile platform for controlling and interacting with a do-it-yourself smart eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien M Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJPCC-02-2017-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Gaming Features for Motivating Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.625-656. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878117712632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiplayer Learning Game based on Mixed Reality to Enhance Awareness on Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), e3. 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.3.e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wizard of Oz in Designing a Collaborative Learning Serious Game on Tabletops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnoosh Vahdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.325-329. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJIET.2013.V3.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Assistance Environment for Tutors Based on a Co-Adaptive Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Management Tool for the Interconnection of Communities of Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.55-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Concerns in E-learning: Is Using Tracking System a Threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 1, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Online Tutoring and Learning Activities: Real Time Visualization of Students Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 8, pp.52-69. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17415651111125513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrAVis to Enhance Students' Self-Monitoring in Online Learning Supported by Computer-Mediated Communication Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.623-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the Interconnection of Communities of Practice: The example of TE-Cap 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Learning and Communications in Mobile Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.372-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeCoCo: A Context-Aware System for Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Lekira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Mobile Technologies (iJIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijim.v3i3.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a virtual community of tutors in experience capitalising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at tracking human and computer interactions in web-based communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 5 (Issue 3), p. 170-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénariser une situation d'apprentissage collective instrumentée : réalités, méthodes et modèles, quelques pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 4 (Issue 2), p. 72-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Learning Standards as a Basis for Contextual Forums Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'outils de communication spécifiques au contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13, pp.317-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation, Revue Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.51-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multi-culturel, collaboratif et synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de conversations textuelles synchrones d'apprenants pour la détermination de comportements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 10, p. 165-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale des banques de ressources éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, hors série, p. 157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et espaces de communication numériques dans un environnement support de projets entre apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (3-4), p. 65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting learners' activities in a distance learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Lifelong Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (3), pp.261--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons tirées d'une expérience exploratoire de conception de jeux sérieux en RV pour la coopération multiplateforme asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s’adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l’environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S. A. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.428-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des services de formation s'adaptant aux conditions atmosphériques hyperlocales : une preuve de concept avec l'environnement FACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran S a Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.440-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nail HEFIED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Digital Divide within a Developing Country: Investigating Gender and Location Influence in ICT Study Engagement in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel G. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Culturally- Aware Tutoring Systems (CATS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Generators of Varied and Adapted Training Game Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Krems an der Donau, Austria. pp.237-252, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Suitable Observation Points to Enhance the Learner’s Perception of Information in Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Agueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Petitprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012686100003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Learning 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Students: A Reflective Learning Analytics Approach to Enhance Academic Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education (CSEDU 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012634600003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Performance in Learning Management System: An Approach to Key Attributes Identification and Predictive Algorithm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynil Duch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Data Science, Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.285-292, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012754200003756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un framework de conception pour des générateurs d'activités de jeu variées et adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis Framework for Designing Declarative Knowledge Training Games Using Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.276-287, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840200003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Descriptive Model for Designing Multimodal Feedbacks in any Virtual Environment for Gesture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Technologies (ICSOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, France. pp.84-95, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012081000003538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Task Types and Gameplay Categories in the Context of Declarative Knowledge Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.264-275, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011840100003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des indicateurs pour l'apprentissage à la capitalisation par les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of 3D Checkpoints for Technical Gesture Learning in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Joudieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023) - GRAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011618100003417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Indicator Capitalization: Protocol for Needs Gathering and User-Centered Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.71-73, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysa Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality at Work: Health, Social and Ethical Implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'20, Workshop on Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro – DidaSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube: Text Entry Evaluation with a Cubic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems - Late Breaking Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3382837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Motion-Based Evaluation Process in any Unity 3D Simulation for Human Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008989001370148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Touel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Tools for the Design of Virtual Training Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference for Multi-Area Simulation - ICMASim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-088-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keycube is a Kind of Keyboard (k 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3290607.3313258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Operationalization of Connectivist Activities: an Approach through Business Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.251-265, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Interactive Tablet to Support Vocational Training in Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Papouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007456201450152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluating of Human 3d+t Activities in Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djadja Jean Delest Djadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.696-700, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albiziapp: a Web, Collaborative and Gamified Tool Dedicated to Tree mapping and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Athènes, Greece. pp.287-297, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Conception and Deployment Phases of a cMOOC Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naples, Italy. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Discreet Interactions and Publicly Explicit Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Challenges Using Head-Mounted Displays in Shared and Social Spaces, ACM CHI Conference on Human Factors in Computing Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolkit for Exploring Augmented Reality Through Construction with Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ruer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Virtual and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Foz do Iguaçu, Brazil. pp.106-113, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SVR.2018.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation pédagogique à la recherche : un outil collaboratif utilisant la réalité augmentée, au service de l’apprentissage de la Check-List utilisée au bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alglave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque pour la recherche en santé - Quelles approches disciplinaires pour éclairer les pratiques de la clinique, de la formation et du management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHU de Nantes, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human Learning of Motions: An Approach Through Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning, EC-TEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.591-595, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and Analysis of User Motions to Enhance Human Learning: A First Study Case with the Flip Bottle Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Budapest, Hungary. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la logique de l’exécution d’un programme à l’aide d’interactions tangible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mottais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Apprentissage Instrumenté de l'Informatique, ORPHEE RDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Assist Pedagogical Scenario Building Process in cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Timisouara, Romania. p. 5-7, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des Mouvements Humain en Situation Informatisée: Avantages, Limites et Perspectives Apportées par l'Approche Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence des Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche et outils pour assister la scénarisation pédagogique des cMOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented human mind: case of reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM International Joint Conference on Pervasive and Ubiquitous Computing and the 2017 ACM International Symposium on Wearable Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Maui, United States. pp.717-723, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3123024.3129273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWebPro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'applications ludo-éducatives mobiles en botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTON Project: Do-It-Yourself Approach to Turn a Smartphone into a Smart Eyewear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference on Advances in Mobile Computing and Multi Media (MoMM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Singapore, Singapore. pp.128-136, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3007120.3007134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Piau-Toffolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pageaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de joueur pour la ludification adaptative d'une plateforme d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaëlle Molinari, Jun 2015, Agadir, Maroc. pp. 348-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Player Model for Adaptive Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp. 297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : Assister les enseignants dans l'intégration des ressorts de motivation dans les scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Learning Resources Based on Social Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2015 - Proceedings of the 7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.425-432, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005452304250432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Engagement in MOOCs: How to Increase Learning Motivation by Adapting Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tolède, Spain. pp.556-559, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche pour la recommandation de ressources pédagogiques basée sur les liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant à l’heure du numérique : rôles et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au colloque JOCAIR (Journées Communication et Apprentissage Instrumentés en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Adapt Gamification in Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.578-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ludification personnalisée dans une plateforme d’Ancrage Mémoriel®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Serious games, jeux épistémiques numériques", 6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche qualitative pour identifier et qualifier l'engagement des joueurs à partir de leurs traces d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Ingénierie des Connaissances (IC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Traces to Qualify Learner's Engagement in Game-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.87-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner’s Engagement in Learning Games: a Qualitative Approach based on Learner’s Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004386903390350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de la scénarisation d'activités pédagogiques s'appuyant sur des artéfacts tactiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EIAH 2013 "Pratiques de conception autour des plateformes de formation existantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising student awareness of the scientific approach in Archaeology: A Game-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of The 7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Personalised Gamification for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Motivational and Affective Aspects in Technology Enhanced Learning (MATEL 2013) in conjonction with EC-TEL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Environment to Support Collaborative Learning by Modding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Technology Enhanced Learning (EC-TEL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paphos, Cyprus. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Learner's Engagement in Learning Games: a Qualitative Approach based on Learner's Traces of Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computer Supported Education (CSEDU 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising awareness on Archaeology: A Multiplayer Game-Based Approach with Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning (ECGBL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Tabletops for Collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Tutoring Systems (ITS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chania, Crete, Greece. pp.632-633, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for Learning: Adaptive Gamification for Web-based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Supported Education (CSEDU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game 2.0 : Support à l'Apprentissage Collaboratif par la Modification de Jeux Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Collaborative Activities on Tabletops to Enhance Learning and Knowledge Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.610-612, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on User’s Perception in E-learning Security and Privacy Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Fessakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Dimitracopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference on Advanced Learning Technologies (ICALT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.88-89, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Game 2.0: Support for Game Modding as a Learning Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Games Based Learning (ECGBL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.340-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing mobility in serious games: enhancing situated and collaborative Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (HCI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States. pp.12-20, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21619-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Students’ Tracking Data in E-learning: Are We Always Aware of Security and Privacy Concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Education Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guiyang, Guizhou, China. pp.10-14, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Learning Tracking Data to Support Students’ Self-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003307500460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Human-Computer Interactions in E-Learning: An Application to Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interfaces and Human Computer Interaction (IHCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Freiburg, Germany. pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de gestion des connaissances d'une Interconnexion de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, HAMMAMET, Tunisie. pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie ", Conférence EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet innovant inter-promotions et en partenariat avec une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Pédagogie et Formations d'Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.305-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser, et visualiser les interactions des apprenants pendant les activités de communications médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR : Journées Communication et Apprentissage Instrumentés en Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. pp.251--263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closer Look at Tracking Human & Computer Interactions in Web-based Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Human System Learning (ICHSL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. p. 31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer, analyser et visualiser les activités de communications médiatisées des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque JOCAIR 2008 (Journées Communication et Apprentissage Instrumentées en Réseau)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Amiens, France. p.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' Tracking Data: an Approach for Efficiently Tracking Computer Mediated Communications in Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. p. 783-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE-Cap : une plate-forme support au partage et à la capitalisation d'expériences entre tuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners' Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web-based Education (WBE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chamonix, France. pp.649-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Tracks of Users' Activities on Discussion Forum: Reflection and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France. http://w3.u-grenoble3.fr/epal/dossier/06_act/pdf/may.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of TE-Cap: an Assistance Environment for Online Tutors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Technology Enhanced Learning (EC-TEL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Crete, Greece. pp.481-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner’s Communication Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (IEEE Ino)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubai, United Arab Emirates. pp.148--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des forums électroniques : réflexion et proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la National Conference on Learning Through Online Exchanges: Tools, Tasks, Interactions, Multimodality, Corpora (EPAL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform to Support a Virtual Community of Tutors in Experience Capitalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Based Communities Conference (WBC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Salamanca, Spain. p. 103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking, Analyzing, and Visualizing Learners’ Activities on Discussion Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTED International Conference on Web-based Education (IASTED WBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chamonix, France. pp.649--656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication in Web-Based Learning Environments: For Better Collecting and Exploiting Learners' Tracking Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IADIS International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Algarve, Portugal. p. 219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'une communauté de pratique virtuelle : illustration avec le portail TE-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop On Learning and working in CoPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. p. 42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Intelligent Web-based System for Efficiently Tracking Learner's Communication Activities on Discussion Forums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Innovations in Information Technology (Ino 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates, France. p. 148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Learners Behaviours in Educational Business Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Crete, Greece, Greece. pp.287-301, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11876663_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Assistance Tool to Support the Tutor in the Setting-up of Learning Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Information Resources Management Association International Conference (IRMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington, United States. p. 424-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System to Support Tutors in Adapting Distance Learning Situations to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Web Information Systems (WEBIST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Setúbal, Portugal. p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Situations d'Apprentissage Collectives et Instrumentées dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Godinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la 8ème Biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based System for Observing and Analyzing Computer Mediated Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hong Kong, China. pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système d'aide au tuteur à la préparation de situations d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres des Sciences et Technologies de l'Information (ASTI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Clermont-Ferrand, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des situations pédagogiques e-learning dans un contexte multiculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amghar Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TICE Méditerranée 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualizing Discussions in Distance Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Joensuu, Finland. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2004.1357408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un point de vue instrumental sur la réalisation de banques de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils spécialisés pour une activité située: Problème de méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pédagogique dédié aux projets collectifs à distance intégrant une assistance aux apprenants et au chef de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to automatic analysis of learners' social behavior during computer-mediated synchronous conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, ITS'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Biarritz, France. pp.630-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de forums pour la formation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CIRTA 2002 "Les multiples facettes du téléapprentissage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLACH: a Computer Environment Supporting Distance Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications ED-MEDIA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Denver (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche automatique pour l'analyse automatique de comportements sociaux d'apprenants lors de conversations synchrones médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération Innovation &amp; Technologies (CITE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France. pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project-Based Learning as a Basis for a CSCL Environment: an Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Computer-Supported Collaborative Learning (Euro-CSCL 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Maastricht (Netherland), Unknown Region. pp.269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement support de projets collectifs entre apprenants : SPLACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des sixièmes journées francophones Environnements Interactifs d'Apprentissage avec Ordinateur (EIAO'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Project Pedagogy in a Distributed Collaborative Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.679-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Collaborative Learning in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Educational Robotics, International Conference of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Mans, France. pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Distance Learning : An Example in Educational Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International PEG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Exeter (England), Unknown Region. pp.344--353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Distance Support in Educationnal Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunications for Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Gjøvik, Norway. pp.311--318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Aided Learning in Industrial Machine Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAAE'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kraków, Poland. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons From an Exploratory Short Experience of VR Game Development for Cross-Platform Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Guilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Vilela Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUCAPP 2025 9th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de ressources pédagogiques dans les réseaux sociaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Tadlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique "Systèmes de recommandation et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Chambéry, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mammass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">468 p., 2015, ISBN 978-2-9552774-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des secondes rencontres jeunes chercheurs en Environnements Informatiques pour l'Apprentissage Humain, 2008, 160 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lille, 160 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages des plates-formes de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Derycke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP, pp.378, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Declarative Knowledge Training Games: An Analysis Framework Based on the Roguelite Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.69-92, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Mapping Declarative Knowledge Training Task Types to Gameplay Categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2052, Springer Nature Switzerland, pp.47-68, 2024, Communications in Computer and Information Science, 978-3-031-53655-7. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53656-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Approaches to Design and Capitalize Data Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeth May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-151, 2023, Cognition and Exploratory Learning in the Digital Age, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning of Motions Based on a Clustering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Couland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Isaias; Demetrios G. Sampson; Dirk Ifenthaler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Supported Innovations in School Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.51-70, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48196-4. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48194-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games, Simulations, Immersive Environments, and Emerging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatnall A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2019, 978-3-319-60013-0. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0_36-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cMOOC: How to Assist Teachers in Integrating Motivational Aspects in Pedagogical Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Oubahssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torsten Brinda; Nicholas Mavengere; Ilkka Haukijärvi; Cathy Lewin; Don Passey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stakeholders and Information Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIPAICT-493, Springer International Publishing, pp.72-81, 2016, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54687-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Adaptive Gamification System for Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monterrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Zvacek; Maria Teresa Restivo; James Uhomoibhi; Markus Helfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 510, Springer, pp 115-129, 2015, Communications in Computer and Information Science, 978-3-319-25768-6. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25768-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Human Communications and Distance Learning Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alkhalifa, Eshaa M.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGNITIVELY INFORMED SYSTEM, Utilizing Practical Approaches to Enrich Information Presentation and Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Publishing, IDEA Group Inc., pp.102-116, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet, micro-robots modulaires et logiciel d'apprentissage dans le cadre de l'enseignement des systèmes automatisés au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Montflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jambu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermillon et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire en technologie à l'école et au collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, pp.117-168, 2005, Didactiques, Apprentissage, enseignements, 2-7342-1021-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement informatique de support à une pédagogie de projet dans un contexte d'apprentissage à distance en robotique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taurisson A. and Senteni A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogies.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 328, Presses de l'Université du Québec, pp.73-102, 2003, 2-7605-1227-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld Controller Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gouin-Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/212866. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020212866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie de projet à distance avec des collégiens dans le cadre d'un concours de robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et communications contextuelles dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00557182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM avancées pour l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mons, Belgique, Université de Mons, pp.61, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « Évaluation dans les jeux sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (2), pp.421-429, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A63A8BB"/>
+    <w:nsid w:val="19400EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-george" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-0712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109188462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/sebastien-george/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin-Vallerand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2352705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47852/bonviewJDSIS42023777" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2018.2823710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tadlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2018.091631" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01575915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin Vallerand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPCC-02-2017-0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878117712632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651111125513" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i3.748" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Contamines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Guilmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vilela Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012634600003693" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012754200003756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382837" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Papouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007456201450152" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2018.00026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03039023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alglave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mottais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123024.3129273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264936v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007120.3007134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005452304250432" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004386903390350" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859443v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869190v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fessakis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitracopoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003307500460055" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013764" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377327v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652626v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178426v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165387v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434063v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434106v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165374v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11876663_23" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190808v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357408" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434612v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contamines" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000667v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434576v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434657v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434661v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434708v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434706v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434703v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452698v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283753v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264208v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_36-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25768-6_8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montflier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jambu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03038746v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557182v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354547v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-george" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-0712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109188462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lium.univ-lemans.fr/team/sebastien-george/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70082" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bandiaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.14252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2025.3646366" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin-Vallerand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2352705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47852/bonviewJDSIS42023777" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.31.1.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04033628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bakki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2190353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bakki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Cherkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-020-09444-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-018-9807-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2018.2823710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tadlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouamrane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2018.091631" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01575915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gouin Vallerand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPCC-02-2017-0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878117712632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.3.e3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651111125513" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijim.v3i3.748" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Labas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2007.01.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Youssef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Contamines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Guilmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vilela Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agueda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012686100003693" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012634600003693" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012754200003756" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840200003470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadja Jean Delest Djadja" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012081000003538" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011840100003470" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011618100003417" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382837" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008989001370148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Papouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-088-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3313258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02170576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007456201450152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02298496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_69" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_28" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02122317v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SVR.2018.00026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03039023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alglave" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Couland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mottais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.67" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123024.3129273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546798v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264936v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3007120.3007134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405988v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205730v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005452304250432" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646708v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_58" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433252v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004386903390350" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859443v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869190v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840194v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fessakis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitracopoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013764" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003307500460055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377327v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652626v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392656v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leli&#232;vre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amghar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178426v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434064v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165387v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434063v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265590v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165374v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11876663_23" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165379v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourriquen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165383v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190808v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357408" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434615v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contamines" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000667v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452696v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434610v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434576v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434657v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434661v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434706v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434703v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452698v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437203v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283753v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433193v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638993v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53656-4_3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48194-0_4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264208v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0_36-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625379v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54687-2_7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25768-6_8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montflier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jambu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03038746v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557182v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354547v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688255v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>