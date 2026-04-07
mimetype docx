--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>