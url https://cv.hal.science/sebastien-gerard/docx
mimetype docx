--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>