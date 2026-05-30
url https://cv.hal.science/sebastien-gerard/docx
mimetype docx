--- v2 (2026-04-28)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Gérard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Belief Uncertainty in Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3542947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05448088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient model similarity estimation with robust hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00915-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software engineering whispers: The effect of textual vs. graphical software design descriptions on software design communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodi Jolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dalibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wortmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Model Transformation Languages: An Open Community Discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.7:1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.3.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for energy-aware resource management of IoT in business processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.21 - 43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSSOE.2018010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Watermarking for Collaborative Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.29715-29728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2841020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gap between schedulability tests and an automotive task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.341 - 350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01779313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Modeling, Analysis and Optimization of Systems whose Design Follows the EAST-ADL2/AUTOSAR Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Passenger Cars - Electronic and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven analysis and synthesis of textual concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schnekenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.423--442. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-008-0088-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey-driven Feature Model for Software Traceability Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Romari Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An NLP-based architecture for the autocompletion of partial domain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Information Systems Engineering (CAiSE'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Uncertainty in Software Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 11th International Workshop on Modelling in Software Engineering (MiSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MiSE.2019.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to MDE Intelligence 2019: 1st Workshop on Artificial Intelligence and Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Burdusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Wimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.168-169, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of Software Requirements for Automated Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence en Ingénierie du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Driven Tool for Requirements and Hardware Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Payret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.769-773, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Neural Network Architecture for Model Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Burgueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.294-299, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygraph Tool Suite: Configuration and Conformity Validation for Data Flow Based Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Tatibouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th RealTime Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04486461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need for Intellectual Property Protection in Model-Driven Co-Engineering Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Evaluation and Modeling Methods for Systems Analysis and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.169-177, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Security Compliant (Virtual) Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Modeling - ER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Xi'an, China. pp.109-117, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00847-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual variables in UML: how are they used by women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA '18, the 12th European Conference on Software Architecture, Track on Women in Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Hashing for Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ACM/IEEE International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark. pp.312-322, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3239372.3239405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: a live UML visualization to help developers in their programming task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92043-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying safe hardware system design and implementation through UML-based architecture description languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupanqui Munoz Julho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Yakymets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based development of modular complex systems for accomplishing system integration for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Model-Driven Engineering and Software Development (MODELSWARD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC), Feb 2017, Porto, Portugal. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006210504870495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisUML: Live & Interactive Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Duruisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tarby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards industry 4.0: gap analysis between current automotive MES and industry standards using model-based requirement engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manoj Kannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Barosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAW 2017 - IEEE International Conference on Software Architecture Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Göthenburg, Sweden. pp.29-35, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSAW.2017.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Variables in UML: a First Empirical Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Ho-Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors in Modeling </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic framework for Internet of Things-aware business process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2017 : 26th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Poznan, Poland. pp.214 - 219, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2017.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Document-Based to Model-Based System and Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayo Adedjouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSS4MDE 2016 - Open Source Software for Model-Driven Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Activity: Assessing the Perceptual Properties of the Size Visual Variation in UML Sequence Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuFaMo workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Consistency Verification for Service-Oriented Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheïna Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Service-Oriented Computing and Applications (SOCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rome, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCA.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Communication Value of UML Models with Graphical Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosser El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, On, Canada. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID: A MetaCASE Tool For A Better Reuse Of Visual Notations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Gherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th System Analysis and Modelling conference (SAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp.16-31, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11743-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed symbolic testing framework for executable models using high-level scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assigning time budgets to component functions in the design of time-critical automotive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th ACM/IEEE international conference on Automated software engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2642937.2643015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying DSML's Concrete Syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Graphical Modeling Language Development (GMLD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2489820.2489822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-Based Approach for Specifying Reusable Visual Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Symposium on Visual Languages and Human-Centric Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allen Cypher, Sep 2013, San José, CA, United States. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLHCC.2013.6645257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Real-Time Systems Architecture Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST-115 Symposium on Architecture Definition &amp; Evaluation (The NATO Science and Technology Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on Specification &amp; Design Languages (FDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for the Synthesis of AUTOSAR Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emerging Technologies &amp; Factory Automation (ETFA), 2013 IEEE 18th Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing variability in Model Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSD&amp;M) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. pp.100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifez vos éditeurs de diagrammes à l'aide de composants réutilisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence en Ingénierie Logiciele (CIEL'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - LORIA, Apr 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chronVAL/chronSIM: A Tool Suite for Timing Verification of Auto-motive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dörfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADE System, a comprehensive toolset for smooth transition from Model-Based System Engineering to certified embedded control and display software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MBEERTS 2007 - International Dagstuhl Workshop on Model-Based Engineering of Embedded Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl Castle, Germany. pp.361-368, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16277-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture Concepts and Properties of an Ontology Devoted to Exchanges in Mobile Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Du Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniar Hemaissia-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Entirely Model-Based Framework for Hardware Design and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Standard Execution Model of UML for Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference, DIPES 2010 and 3rd IFIP TC 10 International conference, BICC 2010 Held as Part of WCC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing EAST-ADL2 with MARTE for enabling scheduling analysis for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Anssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Pergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software &amp; Systems (ERTS² 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the standard execution model of UML for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouan Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus: A UML2 Tool for Domain-Specific Language Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bran Selic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven analysis and synthesis of concrete syntax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fondement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneckenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS/UML 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte: A new profile rfp for the modeling and analysis of real-time embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dac Workshop - UML-SoC05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA components: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bézivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Metamodelling for MDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, York, England, United Kingdom. pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes temps réel embarqués : Conception et implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, Technique et ingénierie, 978-2-10-071331-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACES-MB '12: Proceedings of the 5th International Workshop on Model Based Architecting and Construction of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huascar Espinoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Distributed Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publishing, pp.Non renseigné, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeurs des actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non renseigne, pp.Non renseigne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes de l'école d'été MDA for Embedded System developpement, pp.1-200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Implementation of the ISO42010 Standard to Software Design and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Noyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Badreddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development. MODELSWARD 2018, Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-258, 2019, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11030-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Integrated Model Centric Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Elaasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10thModel-Based Enterprise Summit(MBE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognifying Model-Driven Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clarisó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Technologies: Applications and Foundations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-160, 2018, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74730-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02572650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis at Early Design Stages with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci-Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangiovanni-Vincentelli A.; ZengH.; Di Natale, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Development: From Functional Models to Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 101-119 (Chap. 6) 2014, 978-1-4614-3879-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split of Composite Components for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Önder Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Design Methods, and Tools for Electronic System Design. Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 311, pp.265-280, 2014, Lecture Notes in Electrical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie logiciel et l'IDM : une approche unificatrice par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Estublier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie dirigée par les modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Hermes-science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated Product Line Variability Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Moller-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timo Käköla and Juan Duenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006, 978-3-540-33252-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-33253-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Product Line Derivation applied to a Model Based Systems Engineering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salinesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Modeling Tools Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Kouhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have Multiple Views with one Single Diagram! A Layer Based Approach of UML Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7432, INRIA. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05448088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Burgue&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Claris&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00915-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodi Jolak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dalibor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wortmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hebig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09835-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Suri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2018010102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2841020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01779313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Anssi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kuntz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X15G1D68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schnekenburger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-008-0088-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267077v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Romari Batot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MiSE.2019.00011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Burdusel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Wimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Kochbati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Charfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tessier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04486461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Radermacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572729v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00847-5_10" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser El Ahmar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3239372.3239405" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duruisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92043-6_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupanqui Munoz Julho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Yakymets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cadavid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006210504870495" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tarby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manoj Kannan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Barosan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Den Brand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSAW.2017.53" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Ho-Quang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.54" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayo Adedjouma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zeller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812129v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Bannour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bannour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Dhouib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCA.2015.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumoulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kouhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Gherbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11743-0_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810022v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zeng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2642937.2643015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489820.2489822" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2013.6645257" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01071304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Dumitrescu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dauron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801235v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Albers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias D&#246;rfel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tanguy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Selic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16277-0_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWJHZGKG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Du Lac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miniar Hemaissia-Jeannin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00526737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00534388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benyahia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Pergiovanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneckenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;zivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Baelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weigert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huascar Espinoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541441v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00632337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Elaasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Noyrit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Badreddin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jenkins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02572650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brambilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74730-9_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810224v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Marwedel, P." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bayer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Haugen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mansell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-33253-4_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706701v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>