--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2189,429 +2189,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of super high-flux vitamin E–coated and medium cut-off dialyzers on uremic toxins removal and biocompatibility: the E-FLUX randomized controlled study</w:t>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination enhances antioxidant defense to prevent kidney Ischemia/Reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Cogné</w:t>
+                <w:t xml:space="preserve">Maria Materozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joly</w:t>
+                <w:t xml:space="preserve">Elisa Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duthé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Desport</w:t>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf106⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140662v1</w:t>
+                <w:t xml:space="preserve">hal-05202911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination enhances antioxidant defense to prevent kidney Ischemia/Reperfusion injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the Immune Response in Pig-to-Human Heart Xenografts Using a Multimodal Diagnostic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cougnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Jeffrey Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariza Mezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Materozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+                <w:t xml:space="preserve">Guillaume Coutance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103814⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (22), pp.1552-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.125.074971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202911v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Immune Response in Pig-to-Human Heart Xenografts Using a Multimodal Diagnostic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of super high-flux vitamin E–coated and medium cut-off dialyzers on uremic toxins removal and biocompatibility: the E-FLUX randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morgand</w:t>
+                <w:t xml:space="preserve">Florent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariza Mezine</w:t>
+                <w:t xml:space="preserve">Fabien Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coutance</w:t>
+                <w:t xml:space="preserve">Estelle Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (22), pp.1552-1563. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.sfaf106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.125.074971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513505v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic conditioning of porcine kidney grafts with extracellular vesicles derived from urine progenitor cells: A proof‐of‐concept study</w:t>
               </w:r>
@@ -2725,295 +2725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response after pig-to-human kidney xenotransplantation: a multimodal phenotyping study</w:t>
+                <w:t xml:space="preserve">Renal Ischemia Tolerance Mediated by eIF5A Hypusination Inhibition Is Regulated by a Specific Modulation of the Endoplasmic Reticulum Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Loupy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morgand</w:t>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01349-1⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12030409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188244v1</w:t>
+                <w:t xml:space="preserve">hal-03957746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Ischemia Tolerance Mediated by eIF5A Hypusination Inhibition Is Regulated by a Specific Modulation of the Endoplasmic Reticulum Stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune response after pig-to-human kidney xenotransplantation: a multimodal phenotyping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+                <w:t xml:space="preserve">Alexandre Loupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariza Mezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.409. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12030409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957746v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve results after DCD (donation after circulation death)</w:t>
               </w:r>
@@ -3401,103 +3401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
@@ -3931,248 +3931,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine-derived stem/progenitor cells: A focus on their characterization and potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
+                <w:t xml:space="preserve">Combining Kidney Organoids and Genome Editing Technologies for a Better Understanding of Physiopathological Mechanisms of Renal Diseases: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hauet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1080-1096. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4252/wjsc.v12.i10.1080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102582v1</w:t>
+                <w:t xml:space="preserve">hal-03136260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Kidney Organoids and Genome Editing Technologies for a Better Understanding of Physiopathological Mechanisms of Renal Diseases: State of the Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urine-derived stem/progenitor cells: A focus on their characterization and potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1080-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4252/wjsc.v12.i10.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136260v1</w:t>
+                <w:t xml:space="preserve">hal-03102582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro/Ex Vivo Models for the Study of Ischemia Reperfusion Injury during Kidney Perfusion</w:t>
               </w:r>
@@ -4269,295 +4269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Rivaroxaban-Induced Factor XA Inhibition Proves to be Cardioprotective in Rats</w:t>
+                <w:t xml:space="preserve">Microvasculature partial endothelial mesenchymal transition in early posttransplant biopsy with acute tubular necrosis identifies poor recovery renal allografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillou</w:t>
+                <w:t xml:space="preserve">Yi-Chun Xu-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Beaumont</w:t>
+                <w:t xml:space="preserve">Pedram Ahmadpoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+                <w:t xml:space="preserve">Kevin Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arzouk Snanoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001412⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (9), pp.2400-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439129v1</w:t>
+                <w:t xml:space="preserve">hal-05140713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvasculature partial endothelial mesenchymal transition in early posttransplant biopsy with acute tubular necrosis identifies poor recovery renal allografts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Rivaroxaban-Induced Factor XA Inhibition Proves to be Cardioprotective in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedram Ahmadpoor</w:t>
+                <w:t xml:space="preserve">Sophie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
+                <w:t xml:space="preserve">Justine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Louis</w:t>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Arzouk Snanoudj</w:t>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (9), pp.2400-2412. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.730-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140713v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of eIF5A hypusination by GC7, a preconditioning protocol to prevent brain death‐induced renal injuries in a preclinical porcine kidney transplantation model</w:t>
               </w:r>
@@ -4620,51 +4620,51 @@
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3326-3340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.15994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4805,420 +4805,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kaminski</w:t>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conditioning Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153427v1</w:t>
+                <w:t xml:space="preserve">hal-02265197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yse Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Danion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Jacques Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (15), pp.3671. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270575v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tauc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+                <w:t xml:space="preserve">Jerome Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditioning Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (15), pp.3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265197v1</w:t>
+                <w:t xml:space="preserve">hal-02270575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic transcriptomic analysis of ischemic injury in a porcine pre-clinical model mimicking donors deceased after circulatory death</w:t>
               </w:r>
@@ -5332,295 +5332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Amiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Danion</w:t>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ameteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.1992. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165668v1</w:t>
+                <w:t xml:space="preserve">hal-01948305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Allain</w:t>
+                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+                <w:t xml:space="preserve">Akbar Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Mechanisms and Pathophysiology of Ischemia-Reperfusion Injury 2.0, 20 (8), pp.1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948305v1</w:t>
+                <w:t xml:space="preserve">hal-02165668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoïdes rénaux</w:t>
               </w:r>
@@ -6406,51 +6406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,77 +6514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,700 +6642,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondaparinux upregulates thrombomodulin and the endothelial protein C receptor during early-stage reperfusion in a rat model of myocardial infarction</w:t>
+                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillou</w:t>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (3), pp.659 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928391v1</w:t>
+                <w:t xml:space="preserve">hal-01928424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Inhibition of coagulation proteases Xa and IIa decreases ischemia-reperfusion injuries in a preclinical renal transplantation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928424v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01376194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of coagulation proteases Xa and IIa decreases ischemia-reperfusion injuries in a preclinical renal transplantation model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+                <w:t xml:space="preserve">Fondaparinux upregulates thrombomodulin and the endothelial protein C receptor during early-stage reperfusion in a rat model of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.98 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2016.07.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01376194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Reconditionnement des greffons rénaux issus des donneurs décédés par arrêt cardiaque : comparaison des techniques de refroidissement in situ et de circulation régionale normothermique sur un modèle porcin d’allogreffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Mallet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+                <w:t xml:space="preserve">Pierre Corbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244497v1</w:t>
+                <w:t xml:space="preserve">hal-01953302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconditionnement des greffons rénaux issus des donneurs décédés par arrêt cardiaque : comparaison des techniques de refroidissement in situ et de circulation régionale normothermique sur un modèle porcin d’allogreffe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Corbi</w:t>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (S1), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953302v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney graft outcome using an anti-Xa therapeutic strategy in an experimental model of severe ischaemia-reperfusion injury</w:t>
               </w:r>
@@ -7480,90 +7480,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.308</w:t>
@@ -7586,1225 +7586,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
+                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Saintyves</w:t>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.S31-S36. </w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140749v1</w:t>
+                <w:t xml:space="preserve">inserm-01011110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Tissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+                <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01011110v1</w:t>
+                <w:t xml:space="preserve">hal-01928093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barra</w:t>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bridoux</w:t>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928093v1</w:t>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Bridoux</w:t>
+                <w:t xml:space="preserve">Development of a preclinical model of donation after circulatory determination of death for translational application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2047-1440-3-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523345v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Curcumin Formulation Improves Outcome in a Preclinical Pig Model of Marginal Kidney Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Delpech</w:t>
+                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.12661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925025v1</w:t>
+                <w:t xml:space="preserve">hal-05523345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linette Kadri</w:t>
+                <w:t xml:space="preserve">Thibaut Saintyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.S31-S36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+                <w:t xml:space="preserve">hal-05140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preclinical model of donation after circulatory determination of death for translational application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyethylene glycols and organ protection against I/R injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Codas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Badet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2047-1440-3-13⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.S37-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70062-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927946v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycols and organ protection against I/R injury</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diet-induced increase in plasma oxidized LDL promotes early fibrosis in a renal porcine auto-transplantation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70062-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-12-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140724v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00981313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced increase in plasma oxidized LDL promotes early fibrosis in a renal porcine auto-transplantation model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Curcumin Formulation Improves Outcome in a Preclinical Pig Model of Marginal Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Rossard</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saintyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.1073 - 1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-12-76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00981313v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ischémie reperfusion : Acteur essentiel du devenir du greffon rénal</w:t>
               </w:r>
@@ -8816,51 +8816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,350 +9052,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00827220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of invariant natural killer T cells in porcine peripheral blood.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Robin</w:t>
+                <w:t xml:space="preserve">New strategies to optimize kidney recovery and preservation in transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Barra</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.06.023⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrneph.2012.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00871261v1</w:t>
+                <w:t xml:space="preserve">inserm-00871237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies to optimize kidney recovery and preservation in transplantation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+                <w:t xml:space="preserve">Identification of invariant natural killer T cells in porcine peripheral blood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Minouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149 (3-4), pp.272-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrneph.2012.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00871237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00871261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration and chain length of polyethylene glycol in islet isolation solution: evaluation in a pancreatic islet transplantation model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Neuzillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,51 +9779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9900,51 +9900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mauco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10068,51 +10068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (8), pp.3296-3298. </w:t>
@@ -10603,51 +10603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11782,51 +11782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>