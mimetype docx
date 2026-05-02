--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2155,51 +2155,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2323,295 +2323,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Immune Response in Pig-to-Human Heart Xenografts Using a Multimodal Diagnostic System</w:t>
+                <w:t xml:space="preserve">Effects of super high-flux vitamin E–coated and medium cut-off dialyzers on uremic toxins removal and biocompatibility: the E-FLUX randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morgand</w:t>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fariza Mezine</w:t>
+                <w:t xml:space="preserve">Étienne Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coutance</w:t>
+                <w:t xml:space="preserve">Florent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.125.074971⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.sfaf106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513505v1</w:t>
+                <w:t xml:space="preserve">hal-05140662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of super high-flux vitamin E–coated and medium cut-off dialyzers on uremic toxins removal and biocompatibility: the E-FLUX randomized controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the Immune Response in Pig-to-Human Heart Xenografts Using a Multimodal Diagnostic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joly</w:t>
+                <w:t xml:space="preserve">Alessia Giarraputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duthé</w:t>
+                <w:t xml:space="preserve">Jeffrey Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariza Mezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Desport</w:t>
+                <w:t xml:space="preserve">Guillaume Coutance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.sfaf106. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (22), pp.1552-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.125.074971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140662v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic conditioning of porcine kidney grafts with extracellular vesicles derived from urine progenitor cells: A proof‐of‐concept study</w:t>
               </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Giarraputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariza Mezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,147 +3931,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Kidney Organoids and Genome Editing Technologies for a Better Understanding of Physiopathological Mechanisms of Renal Diseases: State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Steichen</w:t>
+                <w:t xml:space="preserve">Detection of Platelet-Derived Microparticles in Blood Samples by Flow Cytometry: The Importance of Choosing the Adequate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00010⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136260v1</w:t>
+                <w:t xml:space="preserve">hal-05574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine-derived stem/progenitor cells: A focus on their characterization and potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Burdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4103,6735 +4133,6851 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.1080-1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4252/wjsc.v12.i10.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro/Ex Vivo Models for the Study of Ischemia Reperfusion Injury during Kidney Perfusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cau</w:t>
+                <w:t xml:space="preserve">Combining Kidney Organoids and Genome Editing Technologies for a Better Understanding of Physiopathological Mechanisms of Renal Diseases: State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21218156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03102520v1</w:t>
+                <w:t xml:space="preserve">hal-03136260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvasculature partial endothelial mesenchymal transition in early posttransplant biopsy with acute tubular necrosis identifies poor recovery renal allografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Chun Xu-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedram Ahmadpoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brocheriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arzouk Snanoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (9), pp.2400-2412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.15847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Rivaroxaban-Induced Factor XA Inhibition Proves to be Cardioprotective in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillou</w:t>
+                <w:t xml:space="preserve">In Vitro/Ex Vivo Models for the Study of Ischemia Reperfusion Injury during Kidney Perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Beaumont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001412⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), pp.8156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439129v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibition of eIF5A hypusination by GC7, a preconditioning protocol to prevent brain death‐induced renal injuries in a preclinical porcine kidney transplantation model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+                <w:t xml:space="preserve">Direct Rivaroxaban-Induced Factor XA Inhibition Proves to be Cardioprotective in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Zely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.3326-3340. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.730-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904792v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hypoxic Preservation Temperature on Endothelial Cells and Kidney Integrity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The inhibition of eIF5A hypusination by GC7, a preconditioning protocol to prevent brain death‐induced renal injuries in a preclinical porcine kidney transplantation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Zely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8572138⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3326-3340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346743v1</w:t>
+                <w:t xml:space="preserve">hal-02904792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Melis</w:t>
+                <w:t xml:space="preserve">Influence of Hypoxic Preservation Temperature on Endothelial Cells and Kidney Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miled Bourourou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+                <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditioning Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/8572138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265197v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yse Sauvageon</w:t>
+                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kaminski</w:t>
+                <w:t xml:space="preserve">Jerome Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (15), pp.3671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153427v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Danion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Yse Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270575v1</w:t>
+                <w:t xml:space="preserve">hal-02153427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic transcriptomic analysis of ischemic injury in a porcine pre-clinical model mimicking donors deceased after circulatory death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Bourourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conditioning Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154350v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic transcriptomic analysis of ischemic injury in a porcine pre-clinical model mimicking donors deceased after circulatory death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tri.13379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948305v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Amiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Danion</w:t>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ameteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Molecular Mechanisms and Pathophysiology of Ischemia-Reperfusion Injury 2.0, 20 (8), pp.1992. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165668v1</w:t>
+                <w:t xml:space="preserve">hal-01948305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organoïdes rénaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Steichen</w:t>
+                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019090⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Mechanisms and Pathophysiology of Ischemia-Reperfusion Injury 2.0, 20 (8), pp.1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969887v1</w:t>
+                <w:t xml:space="preserve">hal-02165668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Optimal PEG for Kidney Preservation: A Preclinical Porcine Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les organoïdes rénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19020454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762477v1</w:t>
+                <w:t xml:space="preserve">hal-02969887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous IL-33 Contributes to Kidney Ischemia-Reperfusion Injury as an Alarmin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
+                <w:t xml:space="preserve">The Optimal PEG for Kidney Preservation: A Preclinical Porcine Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Codas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Manguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2017060650⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19020454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523330v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous IL-33 Contributes to Kidney Ischemia-Reperfusion Injury as an Alarmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (4), pp.1272 - 1288. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.1272-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2017060650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929544v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myeloid mineralocorticoid receptor controls inflammatory and fibrotic responses after renal injury via macrophage interleukin-4 receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Barrera-Chimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Estrela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (6), pp.1344 - 1355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Advances in Kidney Preservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Badet</w:t>
+                <w:t xml:space="preserve">Endogenous IL-33 Contributes to Kidney Ischemia-Reperfusion Injury as an Alarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9206257⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.1272 - 1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2017060650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346840v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic transcriptomic analysis of Ischemic Injury in a Porcine Pre-Clinical Model mimicking Donors Deceased after Circulatory Death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+                <w:t xml:space="preserve">Barriers and Advances in Kidney Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24282-6⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/9206257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791235v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic transcriptomic analysis of Ischemic Injury in a Porcine Pre-Clinical Model mimicking Donors Deceased after Circulatory Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.5986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24282-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465982v1</w:t>
+                <w:t xml:space="preserve">hal-01791235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.811-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928424v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of coagulation proteases Xa and IIa decreases ischemia-reperfusion injuries in a preclinical renal transplantation model.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+                <w:t xml:space="preserve">Fondaparinux upregulates thrombomodulin and the endothelial protein C receptor during early-stage reperfusion in a rat model of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+                <w:t xml:space="preserve">S. Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.98 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01376194v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondaparinux upregulates thrombomodulin and the endothelial protein C receptor during early-stage reperfusion in a rat model of myocardial infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guillou</w:t>
+                <w:t xml:space="preserve">A Brief Period of Hypothermia Induced by Total Liquid Ventilation Decreases End-Organ Damage and Multiorgan Failure Induced by Aortic Cross-Clamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (3), pp.659 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928391v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconditionnement des greffons rénaux issus des donneurs décédés par arrêt cardiaque : comparaison des techniques de refroidissement in situ et de circulation régionale normothermique sur un modèle porcin d’allogreffe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hauet</w:t>
+                <w:t xml:space="preserve">Inhibition of coagulation proteases Xa and IIa decreases ischemia-reperfusion injuries in a preclinical renal transplantation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Corbi</w:t>
+                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2016.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953302v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01376194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (S1), pp.16-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tri.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney graft outcome using an anti-Xa therapeutic strategy in an experimental model of severe ischaemia-reperfusion injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Reconditionnement des greffons rénaux issus des donneurs décédés par arrêt cardiaque : comparaison des techniques de refroidissement in situ et de circulation régionale normothermique sur un modèle porcin d’allogreffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delpech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ameteau</w:t>
+                <w:t xml:space="preserve">Pierre Corbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Chirurgie Thoracique et Cardio-vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928106v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kidney graft outcome using an anti-Xa therapeutic strategy in an experimental model of severe ischaemia-reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenne Tillet</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+                <w:t xml:space="preserve">V. Ameteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (1), pp.132 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.9662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630173v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+                <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lidouren</w:t>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01011110v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barra</w:t>
+                <w:t xml:space="preserve">Thibaut Saintyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bridoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.S31-S36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928093v1</w:t>
+                <w:t xml:space="preserve">hal-05140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linette Kadri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990346v1</w:t>
+                <w:t xml:space="preserve">inserm-01011110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preclinical model of donation after circulatory determination of death for translational application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
+                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2047-1440-3-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927946v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.e88742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Development of a preclinical model of donation after circulatory determination of death for translational application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2047-1440-3-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140749v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycols and organ protection against I/R injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic fibrosis bronchial epithelial cells are lipointoxicated by membrane palmitate accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linette Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Eugène</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70062-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140724v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced increase in plasma oxidized LDL promotes early fibrosis in a renal porcine auto-transplantation model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyethylene glycols and organ protection against I/R injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Codas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Badet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.S37-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70062-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-12-76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00981313v1</w:t>
+                <w:t xml:space="preserve">hal-05140724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Curcumin Formulation Improves Outcome in a Preclinical Pig Model of Marginal Kidney Transplantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Allain</w:t>
+                <w:t xml:space="preserve">Diet-induced increase in plasma oxidized LDL promotes early fibrosis in a renal porcine auto-transplantation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Delpech</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.12661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-12-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925025v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00981313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ischémie reperfusion : Acteur essentiel du devenir du greffon rénal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Curcumin Formulation Improves Outcome in a Preclinical Pig Model of Marginal Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saintyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013292016⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.1073 - 1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00871213v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of warm ischemia on innate and adaptive responses in a preclinical renal auto-transplanted porcine model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ischémie reperfusion : Acteur essentiel du devenir du greffon rénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-11-129⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.183-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013292016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00827220v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00871213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies to optimize kidney recovery and preservation in transplantation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Role of warm ischemia on innate and adaptive responses in a preclinical renal auto-transplanted porcine model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrneph.2012.83⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-11-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00871237v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00827220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of invariant natural killer T cells in porcine peripheral blood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Minouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 149 (3-4), pp.272-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00871261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and chain length of polyethylene glycol in islet isolation solution: evaluation in a pancreatic islet transplantation model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New strategies to optimize kidney recovery and preservation in transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Eugene</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrneph.2012.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3727/096368912X638928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00871259v1</w:t>
+                <w:t xml:space="preserve">inserm-00871237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Long-Term Outcome in Allograft Transplantation: Role of Ionic Composition and Polyethylene Glycol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration and chain length of polyethylene glycol in islet isolation solution: evaluation in a pancreatic islet transplantation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Neuzillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3182090fa3⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (9), pp.2079-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368912X638928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642580v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00871259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic Factor and FR167653 Supplementation During Cold Storage Rescue Chronic Renal Injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Improving Long-Term Outcome in Allograft Transplantation: Role of Ionic Composition and Polyethylene Glycol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Desurmont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Scepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 185 (3), pp.1139 - 1146. </w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (6), pp.605 - 614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2010.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3182090fa3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645427v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Large Pig for Renal Ischemia-Reperfusion and Transplantation Studies: The Preclinical Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Giraud</w:t>
+                <w:t xml:space="preserve">Trophic Factor and FR167653 Supplementation During Cold Storage Rescue Chronic Renal Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Favreau</w:t>
+                <w:t xml:space="preserve">Jerome Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chatauret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Maiga</w:t>
+                <w:t xml:space="preserve">Michel Scepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/532127⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (3), pp.1139 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2010.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650499v1</w:t>
+                <w:t xml:space="preserve">hal-02645427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Preservation Solution (SCOT 15) Improves the Islet Isolation Process From Pancreata of Non–Heart-Beating Donors: A Murine Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mauco</w:t>
+                <w:t xml:space="preserve">Contribution of Large Pig for Renal Ischemia-Reperfusion and Transplantation Studies: The Preclinical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Chatauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2009.08.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/532127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05140766v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pulsatile perfusion machine RM3 for kidney preservation in a swine model of renal autotransplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Preservation Solution (SCOT 15) Improves the Islet Isolation Process From Pancreata of Non–Heart-Beating Donors: A Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Codas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41 (8), pp.3296-3298. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.3293-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2009.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2009.08.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668611v1</w:t>
+                <w:t xml:space="preserve">hal-05140766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Thrombin Inhibitor Prevents Delayed Graft Function in a Porcine Model of Renal Transplantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Belliard</w:t>
+                <w:t xml:space="preserve">Evaluation of pulsatile perfusion machine RM3 for kidney preservation in a swine model of renal autotransplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Codas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hebrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Nadeau</w:t>
+                <w:t xml:space="preserve">M. Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (11), pp.1636-1644. </w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.3296-3298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181a5b154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2009.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662887v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Depletion of Dividing T Lymphocytes In Mice Induces the Emergence of Regulatory T cells and Dominant Tolerance to Islet Allografts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Sebillaud</w:t>
+                <w:t xml:space="preserve">Direct Thrombin Inhibitor Prevents Delayed Graft Function in a Porcine Model of Renal Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Debré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Klatzmann</w:t>
+                <w:t xml:space="preserve">William Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2008.02195.x⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (11), pp.1636-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181a5b154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810695v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Molecular Weight of Peg Molecules (8, 20 and 35 KDA) on Cell Function and Allograft Survival Prolongation in Pancreatic Islets Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Depletion of Dividing T Lymphocytes In Mice Induces the Emergence of Regulatory T cells and Dominant Tolerance to Islet Allografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sebillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Neuzillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">P. Debré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lagorce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Debre</w:t>
+                <w:t xml:space="preserve">D. Klatzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2006.06.117⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.942-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2008.02195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140450v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[In vivo comparison of preservation of murine islets of Langerhans].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Neuzillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.73-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of the Molecular Weight of Peg Molecules (8, 20 and 35 KDA) on Cell Function and Allograft Survival Prolongation in Pancreatic Islets Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Neuzillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.2354-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2006.06.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plasmacytoid Dendritic Cell Reconstitution Following Bone Marrow Transplantation: Subnormal Recovery and Functional Deficit of IFN-α/β Production in Response to Herpes Simplex Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dhedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gary-Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interferon and Cytokine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (3), pp.135-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jir.2005.25.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10841,216 +10987,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro 2D and 3D kidney models to study the nephrotoxic response of uranium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frèrejacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTIV 2024 – 22nd International Congress of the European Society of Toxicology In Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic. ESTIV, ESTIV 2024 – Abstract Book, pp.84-85, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Stem Cells isolated from Urine (USCs) and USC-derived exosomes to reduce ischemia-reperfusion lesions during kidney transplantation: development of the in vitro proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayane Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Brishoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,426 +11215,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Ischemia Reperfusion Injury in Transplantation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The possible role of the IL-33/iNKT cell axis during kidney ischemia-reperfusion injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CD1- MR1 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Napa (Cal.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of VEGF on renal graft integrity when added during machine preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Matillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Meeting on Ischemia Reperfusion Injury (IMIRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Poitiers, France. Wiley-Blackwell, Transplant International, 29, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cold ischemia time on oxidative stress and innate immunity activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Meeting on Ischemia Reperfusion Injury (IMIRT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Poitiers, France. Wiley-Blackwell, Transplant International, 29, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11498,51 +11644,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharide conjugates in the prevention of ischemia-reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Petitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11577,65 +11723,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2012/146774. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11782,51 +11928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7KVMVQJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>