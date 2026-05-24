--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -3261,563 +3261,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sodium Oxalate-Rich Diet Induces Chronic Kidney Disease and Cardiac Dysfunction in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thayane Crestani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
+                <w:t xml:space="preserve">Romain Carcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22179244⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375886v1</w:t>
+                <w:t xml:space="preserve">hal-03176556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of eIF5A hypusination reprogrammes metabolism and glucose handling in mouse kidney</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cougnon</w:t>
+                <w:t xml:space="preserve">A Sodium Oxalate-Rich Diet Induces Chronic Kidney Disease and Cardiac Dysfunction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thayane Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Crajoinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carcy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duranton</w:t>
+                <w:t xml:space="preserve">Leno Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (17), pp.9244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-021-03577-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22179244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176556v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput proteomic exploration of hypothermic preservation reveals active processes within the cell associated with cold ischemia kinetic</w:t>
+                <w:t xml:space="preserve">Study of the Role of the Tyrosine Kinase Receptor MerTK in the Development of Kidney Ischemia-Reperfusion Injury in RCS Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
+                <w:t xml:space="preserve">Thomas Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ameteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Vincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wassim Kaaki</w:t>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (5), pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22052384⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (22), pp.12103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222212103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313190v1</w:t>
+                <w:t xml:space="preserve">hal-05038478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Role of the Tyrosine Kinase Receptor MerTK in the Development of Kidney Ischemia-Reperfusion Injury in RCS Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput proteomic exploration of hypothermic preservation reveals active processes within the cell associated with cold ischemia kinetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pasini-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pelé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+                <w:t xml:space="preserve">Sylvain Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Delwail</w:t>
+                <w:t xml:space="preserve">Wassim Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (22), pp.12103. </w:t>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222212103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038478v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress Evaluation in Ischemia Reperfusion Models: Characteristics, Limits and Perspectives</w:t>
               </w:r>
@@ -3931,278 +3931,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Platelet-Derived Microparticles in Blood Samples by Flow Cytometry: The Importance of Choosing the Adequate Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pele</w:t>
+                <w:t xml:space="preserve">Urine-derived stem/progenitor cells: A focus on their characterization and potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004775⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1080-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4252/wjsc.v12.i10.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574636v1</w:t>
+                <w:t xml:space="preserve">hal-03102582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine-derived stem/progenitor cells: A focus on their characterization and potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Burdeyron</w:t>
+                <w:t xml:space="preserve">Detection of Platelet-Derived Microparticles in Blood Samples by Flow Cytometry: The Importance of Choosing the Adequate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Stem Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1080-1096. </w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4252/wjsc.v12.i10.1080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102582v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Kidney Organoids and Genome Editing Technologies for a Better Understanding of Physiopathological Mechanisms of Renal Diseases: State of the Art</w:t>
               </w:r>
@@ -4805,429 +4805,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hypoxic Preservation Temperature on Endothelial Cells and Kidney Integrity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Steichen</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (15), pp.3671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/8572138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346743v1</w:t>
+                <w:t xml:space="preserve">hal-02270575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid or slow time to brain death? Impact on kidney graft injuries in an allotransplantation porcine model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Danion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Yse Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20153671⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270575v1</w:t>
+                <w:t xml:space="preserve">hal-02153427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging therapeutic strategies for transplantation-induced acute kidney injury: protecting the organelles and the vascular bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Melis</w:t>
+                <w:t xml:space="preserve">Influence of Hypoxic Preservation Temperature on Endothelial Cells and Kidney Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yse Sauvageon</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kaminski</w:t>
+                <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (6), pp.495-509. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14728222.2019.1609451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/8572138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153427v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pharmacological preconditioning-based target: from drosophila to kidney transplantation</w:t>
               </w:r>
@@ -5466,295 +5466,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Allain</w:t>
+                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ameteau</w:t>
+                <w:t xml:space="preserve">Akbar Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Molecular Mechanisms and Pathophysiology of Ischemia-Reperfusion Injury 2.0, 20 (8), pp.1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948305v1</w:t>
+                <w:t xml:space="preserve">hal-02165668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and Combined Impact of Oxygen and Oxygen Transporter Supplementation during Kidney Machine Preservation in a Porcine Preclinical Kidney Transplantation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the optimal duration for normothermic regional perfusion in the kidney donor: A porcine preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kerforne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelsalam Kasil</w:t>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Amiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Danion</w:t>
+                <w:t xml:space="preserve">Delphine Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ameteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Molecular Mechanisms and Pathophysiology of Ischemia-Reperfusion Injury 2.0, 20 (8), pp.1992. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.737-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20081992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165668v1</w:t>
+                <w:t xml:space="preserve">hal-01948305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organoïdes rénaux</w:t>
               </w:r>
@@ -6374,295 +6374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Advances in Kidney Preservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Badet</w:t>
+                <w:t xml:space="preserve">Dynamic transcriptomic analysis of Ischemic Injury in a Porcine Pre-Clinical Model mimicking Donors Deceased after Circulatory Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9206257⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.5986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24282-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346840v1</w:t>
+                <w:t xml:space="preserve">hal-01791235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic transcriptomic analysis of Ischemic Injury in a Porcine Pre-Clinical Model mimicking Donors Deceased after Circulatory Death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+                <w:t xml:space="preserve">Barriers and Advances in Kidney Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.5986. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24282-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/9206257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791235v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting eIF5A Hypusination Prevents Anoxic Cell Death through Mitochondrial Silencing and Improves Kidney Transplant Outcome</w:t>
               </w:r>
@@ -7209,64 +7209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconditionnement des greffons rénaux issus des donneurs décédés par arrêt cardiaque : comparaison des techniques de refroidissement in situ et de circulation régionale normothermique sur un modèle porcin d’allogreffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,51 +7614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of preservation temperature on endothelial cells and kidney phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,628 +7720,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Saintyves</w:t>
+                <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.S31-S36. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140749v1</w:t>
+                <w:t xml:space="preserve">hal-05523345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
+                <w:t xml:space="preserve">Additives to preservation solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Tissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quellard</w:t>
+                <w:t xml:space="preserve">Thibaut Saintyves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.S31-S36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1166-7087(14)70061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01011110v1</w:t>
+                <w:t xml:space="preserve">hal-05140749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thierry</w:t>
+                <w:t xml:space="preserve">Kidney protection by hypothermic total liquid ventilation after cardiac arrest in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Barra</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bridoux</w:t>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lidouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (4), pp.861-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928093v1</w:t>
+                <w:t xml:space="preserve">inserm-01011110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alarmin Concept Applied to Human Renal Transplantation: Evidence for a Differential Implication of HMGB1 and IL-33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88742. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0088742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523345v1</w:t>
+                <w:t xml:space="preserve">hal-01928093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a preclinical model of donation after circulatory determination of death for translational application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kerforne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Saint-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.129. </w:t>
@@ -9244,51 +9244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Minouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 149 (3-4), pp.272-9. </w:t>
@@ -9338,51 +9338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies to optimize kidney recovery and preservation in transplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chatauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9485,51 +9485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration and chain length of polyethylene glycol in islet isolation solution: evaluation in a pancreatic islet transplantation model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Neuzillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9874,51 +9874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Large Pig for Renal Ischemia-Reperfusion and Transplantation Studies: The Preclinical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,77 +10163,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pulsatile perfusion machine RM3 for kidney preservation in a swine model of renal autotransplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Codas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10430,64 +10430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Depletion of Dividing T Lymphocytes In Mice Induces the Emergence of Regulatory T cells and Dominant Tolerance to Islet Allografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,51 +11139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Stem Cells isolated from Urine (USCs) and USC-derived exosomes to reduce ischemia-reperfusion lesions during kidney transplantation: development of the in vitro proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Steichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayane Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,77 +11389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of VEGF on renal graft integrity when added during machine preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Matillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11501,90 +11501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cold ischemia time on oxidative stress and innate immunity activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11928,51 +11928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rose" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7KVMVQJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goutaudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Stern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Mezine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burdeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brishoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jacquard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000886920.06993.b1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Courtot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eugene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saintyves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H&#233;brard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Petitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2012.01479.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BVCTN97J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTKZ2MW5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Trieu Min Trih Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lathelize" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puichaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valagier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2011.01349.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celhay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hauet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Manguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Materozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Allart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duth&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Giarraputo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Stern" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.125.074971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jordan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.70095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Melis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duranton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030409" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01349-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerforne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2022.104143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Badet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carcy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03577-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayane Crestani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Crajoinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jensen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leno Dima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22179244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pasini-Chabot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Pape" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kaaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4252/wjsc.v12.i10.1080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rose" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Xu-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Ahmadpoor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brocheriou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk Snanoudj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001412" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15994" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Danion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yse Sauvageon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kaminski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2019.1609451" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8572138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Bourourou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154350v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13379" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Kasil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Amiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081992" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Allain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019090" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Codas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020454" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sena" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017060650" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Barrera-Chimal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Estrela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lechner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.12.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24282-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steichen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9206257" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016010012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP4R1C1J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lidouren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001432" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01376194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saint-Yves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2016.07.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12493" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thuret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ameteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.9662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFMKWQXM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523345v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088742" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saintyves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delpech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70061-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01011110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000048" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928093v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-1440-3-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Payet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linette Kadri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Berjeaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140724v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Eug&#232;ne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1166-7087(14)70062-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981313v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-12-76" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925025v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saintyves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.12661" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013292016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827220v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-11-129" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871261v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minouflet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.06.023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP10C8L3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871237v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2012.83" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X638928" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3182090fa3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Scepi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2010.10.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650499v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatauret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maiga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/532127" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barrou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06SFBSVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eugene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2009.08.045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QRWTSL9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hebrard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181a5b154" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810695v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sebillaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klatzmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2008.02195.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Lagorce" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Neuzillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagorce" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2006.06.117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7KVMVQJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dhedin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gary-Gouy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2005.25.135" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Naimi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Delpech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Matillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salame" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099583v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>